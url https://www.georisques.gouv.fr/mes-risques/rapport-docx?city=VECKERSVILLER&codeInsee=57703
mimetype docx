--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202900625" name="Picture">
+                  <wp:docPr id="1194134377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202900625" name="Picture"/>
+                          <pic:cNvPr id="1194134377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997609938" name="Picture">
+                  <wp:docPr id="1410524091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997609938" name="Picture"/>
+                          <pic:cNvPr id="1410524091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503020578" name="Picture">
+                        <wp:docPr id="827056813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503020578" name="Picture"/>
+                                <pic:cNvPr id="827056813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410312599" name="Picture">
+                  <wp:docPr id="2126437510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410312599" name="Picture"/>
+                          <pic:cNvPr id="2126437510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825562467" name="Picture">
+                  <wp:docPr id="1571425615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825562467" name="Picture"/>
+                          <pic:cNvPr id="1571425615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675629200" name="Picture">
+                  <wp:docPr id="679927874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675629200" name="Picture"/>
+                          <pic:cNvPr id="679927874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268187436" name="Picture">
+                  <wp:docPr id="1310170374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268187436" name="Picture"/>
+                          <pic:cNvPr id="1310170374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608883143" name="Picture">
+                  <wp:docPr id="1628289632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608883143" name="Picture"/>
+                          <pic:cNvPr id="1628289632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180291286" name="Picture">
+                        <wp:docPr id="1320815630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180291286" name="Picture"/>
+                                <pic:cNvPr id="1320815630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313876405" name="Picture">
+                        <wp:docPr id="1975165849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313876405" name="Picture"/>
+                                <pic:cNvPr id="1975165849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685742464" name="Picture">
+                        <wp:docPr id="1252158474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685742464" name="Picture"/>
+                                <pic:cNvPr id="1252158474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698185363" name="Picture">
+                        <wp:docPr id="761158411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698185363" name="Picture"/>
+                                <pic:cNvPr id="761158411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750192292" name="Picture">
+                        <wp:docPr id="353160154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750192292" name="Picture"/>
+                                <pic:cNvPr id="353160154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135565915" name="Picture">
+                        <wp:docPr id="1887306235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135565915" name="Picture"/>
+                                <pic:cNvPr id="1887306235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568075238" name="Picture">
+                        <wp:docPr id="471776331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568075238" name="Picture"/>
+                                <pic:cNvPr id="471776331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902009296" name="Picture">
+                        <wp:docPr id="1341938198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902009296" name="Picture"/>
+                                <pic:cNvPr id="1341938198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945594554" name="Picture">
+                        <wp:docPr id="1730505141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945594554" name="Picture"/>
+                                <pic:cNvPr id="1730505141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388626436" name="Picture">
+                        <wp:docPr id="240059077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388626436" name="Picture"/>
+                                <pic:cNvPr id="240059077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031827955" name="Picture">
+                        <wp:docPr id="1412037362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031827955" name="Picture"/>
+                                <pic:cNvPr id="1412037362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606578880" name="Picture">
+                        <wp:docPr id="2128455013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606578880" name="Picture"/>
+                                <pic:cNvPr id="2128455013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079722581" name="Picture">
+                        <wp:docPr id="1082720099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079722581" name="Picture"/>
+                                <pic:cNvPr id="1082720099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404555677" name="Picture">
+                        <wp:docPr id="658410206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404555677" name="Picture"/>
+                                <pic:cNvPr id="658410206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485790985" name="Picture">
+                        <wp:docPr id="1854144491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485790985" name="Picture"/>
+                                <pic:cNvPr id="1854144491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446830387" name="Picture">
+                  <wp:docPr id="1526079591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446830387" name="Picture"/>
+                          <pic:cNvPr id="1526079591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401076959" name="Picture">
+                  <wp:docPr id="701223613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401076959" name="Picture"/>
+                          <pic:cNvPr id="701223613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392620509" name="Picture">
+                  <wp:docPr id="1827298357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392620509" name="Picture"/>
+                          <pic:cNvPr id="1827298357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068029278" name="Picture">
+                  <wp:docPr id="1398615601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068029278" name="Picture"/>
+                          <pic:cNvPr id="1398615601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496505659" name="Picture">
+                  <wp:docPr id="1838365412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496505659" name="Picture"/>
+                          <pic:cNvPr id="1838365412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749235028" name="Picture">
+                  <wp:docPr id="1362032405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749235028" name="Picture"/>
+                          <pic:cNvPr id="1362032405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711599562" name="Picture">
+                        <wp:docPr id="1204513044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711599562" name="Picture"/>
+                                <pic:cNvPr id="1204513044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128870672" name="Picture">
+                        <wp:docPr id="246927876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128870672" name="Picture"/>
+                                <pic:cNvPr id="246927876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021640971" name="Picture">
+                  <wp:docPr id="639701428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021640971" name="Picture"/>
+                          <pic:cNvPr id="639701428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580607441" name="Picture">
+                  <wp:docPr id="694225559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580607441" name="Picture"/>
+                          <pic:cNvPr id="694225559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683686689" name="Picture">
+                  <wp:docPr id="435608141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683686689" name="Picture"/>
+                          <pic:cNvPr id="435608141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834689474" name="Picture">
+                  <wp:docPr id="651248087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834689474" name="Picture"/>
+                          <pic:cNvPr id="651248087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979112680" name="Picture">
+                  <wp:docPr id="1785316629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979112680" name="Picture"/>
+                          <pic:cNvPr id="1785316629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188561144" name="Picture">
+                  <wp:docPr id="793125885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188561144" name="Picture"/>
+                          <pic:cNvPr id="793125885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260174554" name="Picture">
+                        <wp:docPr id="1002313794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260174554" name="Picture"/>
+                                <pic:cNvPr id="1002313794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964443563" name="Picture">
+                        <wp:docPr id="165856573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964443563" name="Picture"/>
+                                <pic:cNvPr id="165856573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226963881" name="Picture">
+                  <wp:docPr id="1346143249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226963881" name="Picture"/>
+                          <pic:cNvPr id="1346143249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398574792" name="Picture">
+                  <wp:docPr id="1324691682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398574792" name="Picture"/>
+                          <pic:cNvPr id="1324691682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450278734" name="Picture">
+                  <wp:docPr id="1745233697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450278734" name="Picture"/>
+                          <pic:cNvPr id="1745233697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487465130" name="Picture">
+                  <wp:docPr id="927336608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487465130" name="Picture"/>
+                          <pic:cNvPr id="927336608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685528797" name="Picture">
+                  <wp:docPr id="2008832587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685528797" name="Picture"/>
+                          <pic:cNvPr id="2008832587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706587452" name="Picture">
+                  <wp:docPr id="1943870725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706587452" name="Picture"/>
+                          <pic:cNvPr id="1943870725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138554987" name="Picture">
+                        <wp:docPr id="1105807947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138554987" name="Picture"/>
+                                <pic:cNvPr id="1105807947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34068,57 +34068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074747585" name="Picture">
+                  <wp:docPr id="265142782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074747585" name="Picture"/>
+                          <pic:cNvPr id="265142782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34157,57 +34157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771717965" name="Picture">
+                  <wp:docPr id="2106320899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771717965" name="Picture"/>
+                          <pic:cNvPr id="2106320899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163889465" name="Picture">
+                  <wp:docPr id="1983598315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163889465" name="Picture"/>
+                          <pic:cNvPr id="1983598315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35799,57 +35799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246770192" name="Picture">
+                  <wp:docPr id="418643278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246770192" name="Picture"/>
+                          <pic:cNvPr id="418643278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35902,57 +35902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103100984" name="Picture">
+                  <wp:docPr id="700269016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103100984" name="Picture"/>
+                          <pic:cNvPr id="700269016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37279,57 +37279,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314016256" name="Picture">
+                  <wp:docPr id="424051788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314016256" name="Picture"/>
+                          <pic:cNvPr id="424051788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38422,57 +38422,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016523220" name="Picture">
+                        <wp:docPr id="1862776268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016523220" name="Picture"/>
+                                <pic:cNvPr id="1862776268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39790,57 +39790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453915931" name="Picture">
+                  <wp:docPr id="1723216121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453915931" name="Picture"/>
+                          <pic:cNvPr id="1723216121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39879,57 +39879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568371795" name="Picture">
+                  <wp:docPr id="877482038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568371795" name="Picture"/>
+                          <pic:cNvPr id="877482038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40511,57 +40511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041038630" name="Picture">
+                  <wp:docPr id="133485603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041038630" name="Picture"/>
+                          <pic:cNvPr id="133485603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41455,57 +41455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916508311" name="Picture">
+                  <wp:docPr id="64587999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916508311" name="Picture"/>
+                          <pic:cNvPr id="64587999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41567,57 +41567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949692781" name="Picture">
+                  <wp:docPr id="301810165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949692781" name="Picture"/>
+                          <pic:cNvPr id="301810165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43226,57 +43226,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240771003" name="Picture">
+                  <wp:docPr id="859376958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240771003" name="Picture"/>
+                          <pic:cNvPr id="859376958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664833470" name="Picture">
+                  <wp:docPr id="147043689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664833470" name="Picture"/>
+                          <pic:cNvPr id="147043689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750195933" name="Picture">
+                  <wp:docPr id="142138682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750195933" name="Picture"/>
+                          <pic:cNvPr id="142138682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44973,57 +44973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540807465" name="Picture">
+                  <wp:docPr id="1099914433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540807465" name="Picture"/>
+                          <pic:cNvPr id="1099914433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>