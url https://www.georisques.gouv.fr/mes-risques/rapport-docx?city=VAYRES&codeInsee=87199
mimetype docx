--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221431769" name="Picture">
+                  <wp:docPr id="1448143549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221431769" name="Picture"/>
+                          <pic:cNvPr id="1448143549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871808398" name="Picture">
+                  <wp:docPr id="1101432139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871808398" name="Picture"/>
+                          <pic:cNvPr id="1101432139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533234823" name="Picture">
+                        <wp:docPr id="1531800685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533234823" name="Picture"/>
+                                <pic:cNvPr id="1531800685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537866803" name="Picture">
+                  <wp:docPr id="539694382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537866803" name="Picture"/>
+                          <pic:cNvPr id="539694382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529141502" name="Picture">
+                  <wp:docPr id="59106990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529141502" name="Picture"/>
+                          <pic:cNvPr id="59106990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19632832" name="Picture">
+                  <wp:docPr id="1915396493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19632832" name="Picture"/>
+                          <pic:cNvPr id="1915396493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328610337" name="Picture">
+                  <wp:docPr id="1064356497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328610337" name="Picture"/>
+                          <pic:cNvPr id="1064356497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651001700" name="Picture">
+                  <wp:docPr id="323660390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651001700" name="Picture"/>
+                          <pic:cNvPr id="323660390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308362108" name="Picture">
+                        <wp:docPr id="1963052406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308362108" name="Picture"/>
+                                <pic:cNvPr id="1963052406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080670736" name="Picture">
+                        <wp:docPr id="1605561657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080670736" name="Picture"/>
+                                <pic:cNvPr id="1605561657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084839636" name="Picture">
+                        <wp:docPr id="590518923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084839636" name="Picture"/>
+                                <pic:cNvPr id="590518923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727580203" name="Picture">
+                        <wp:docPr id="905678988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727580203" name="Picture"/>
+                                <pic:cNvPr id="905678988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756374527" name="Picture">
+                        <wp:docPr id="180341482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756374527" name="Picture"/>
+                                <pic:cNvPr id="180341482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568271630" name="Picture">
+                        <wp:docPr id="827315294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568271630" name="Picture"/>
+                                <pic:cNvPr id="827315294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763447342" name="Picture">
+                        <wp:docPr id="1612926961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763447342" name="Picture"/>
+                                <pic:cNvPr id="1612926961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853500596" name="Picture">
+                        <wp:docPr id="879037914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853500596" name="Picture"/>
+                                <pic:cNvPr id="879037914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171744966" name="Picture">
+                        <wp:docPr id="1211976391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171744966" name="Picture"/>
+                                <pic:cNvPr id="1211976391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550739672" name="Picture">
+                        <wp:docPr id="1119820326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550739672" name="Picture"/>
+                                <pic:cNvPr id="1119820326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394220483" name="Picture">
+                        <wp:docPr id="553105491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394220483" name="Picture"/>
+                                <pic:cNvPr id="553105491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119016254" name="Picture">
+                        <wp:docPr id="992856127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119016254" name="Picture"/>
+                                <pic:cNvPr id="992856127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044987776" name="Picture">
+                        <wp:docPr id="921202534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044987776" name="Picture"/>
+                                <pic:cNvPr id="921202534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935586128" name="Picture">
+                        <wp:docPr id="1178334931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935586128" name="Picture"/>
+                                <pic:cNvPr id="1178334931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981087928" name="Picture">
+                        <wp:docPr id="1505585132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981087928" name="Picture"/>
+                                <pic:cNvPr id="1505585132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829573849" name="Picture">
+                  <wp:docPr id="1639863513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829573849" name="Picture"/>
+                          <pic:cNvPr id="1639863513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089862302" name="Picture">
+                  <wp:docPr id="498789211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089862302" name="Picture"/>
+                          <pic:cNvPr id="498789211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466209982" name="Picture">
+                  <wp:docPr id="1979366982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466209982" name="Picture"/>
+                          <pic:cNvPr id="1979366982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458175709" name="Picture">
+                  <wp:docPr id="1363627470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458175709" name="Picture"/>
+                          <pic:cNvPr id="1363627470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106267686" name="Picture">
+                  <wp:docPr id="1273623021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106267686" name="Picture"/>
+                          <pic:cNvPr id="1273623021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785224024" name="Picture">
+                  <wp:docPr id="1527920218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785224024" name="Picture"/>
+                          <pic:cNvPr id="1527920218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144710852" name="Picture">
+                        <wp:docPr id="382132245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144710852" name="Picture"/>
+                                <pic:cNvPr id="382132245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141575358" name="Picture">
+                        <wp:docPr id="379428608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141575358" name="Picture"/>
+                                <pic:cNvPr id="379428608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038061525" name="Picture">
+                  <wp:docPr id="819842448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038061525" name="Picture"/>
+                          <pic:cNvPr id="819842448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744194742" name="Picture">
+                  <wp:docPr id="1582282051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744194742" name="Picture"/>
+                          <pic:cNvPr id="1582282051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646211127" name="Picture">
+                  <wp:docPr id="609240085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646211127" name="Picture"/>
+                          <pic:cNvPr id="609240085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360035464" name="Picture">
+                  <wp:docPr id="649887456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360035464" name="Picture"/>
+                          <pic:cNvPr id="649887456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744128129" name="Picture">
+                  <wp:docPr id="2019966742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744128129" name="Picture"/>
+                          <pic:cNvPr id="2019966742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658220103" name="Picture">
+                  <wp:docPr id="2059117923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658220103" name="Picture"/>
+                          <pic:cNvPr id="2059117923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077091144" name="Picture">
+                        <wp:docPr id="1980624831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077091144" name="Picture"/>
+                                <pic:cNvPr id="1980624831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716703776" name="Picture">
+                  <wp:docPr id="1371196576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716703776" name="Picture"/>
+                          <pic:cNvPr id="1371196576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895868644" name="Picture">
+                  <wp:docPr id="1156672497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895868644" name="Picture"/>
+                          <pic:cNvPr id="1156672497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302591734" name="Picture">
+                  <wp:docPr id="2015863008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302591734" name="Picture"/>
+                          <pic:cNvPr id="2015863008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644678467" name="Picture">
+                  <wp:docPr id="2072591057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644678467" name="Picture"/>
+                          <pic:cNvPr id="2072591057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817337089" name="Picture">
+                  <wp:docPr id="1112587527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817337089" name="Picture"/>
+                          <pic:cNvPr id="1112587527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857774978" name="Picture">
+                  <wp:docPr id="1091505149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857774978" name="Picture"/>
+                          <pic:cNvPr id="1091505149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853323809" name="Picture">
+                        <wp:docPr id="980273219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853323809" name="Picture"/>
+                                <pic:cNvPr id="980273219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93835635" name="Picture">
+                  <wp:docPr id="59014160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93835635" name="Picture"/>
+                          <pic:cNvPr id="59014160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804128897" name="Picture">
+                  <wp:docPr id="67186912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804128897" name="Picture"/>
+                          <pic:cNvPr id="67186912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260995603" name="Picture">
+                  <wp:docPr id="803743932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260995603" name="Picture"/>
+                          <pic:cNvPr id="803743932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173559083" name="Picture">
+                  <wp:docPr id="1568655306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173559083" name="Picture"/>
+                          <pic:cNvPr id="1568655306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296394284" name="Picture">
+                  <wp:docPr id="1235794705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296394284" name="Picture"/>
+                          <pic:cNvPr id="1235794705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731473608" name="Picture">
+                  <wp:docPr id="153235203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731473608" name="Picture"/>
+                          <pic:cNvPr id="153235203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282467197" name="Picture">
+                        <wp:docPr id="945127100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282467197" name="Picture"/>
+                                <pic:cNvPr id="945127100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592451030" name="Picture">
+                  <wp:docPr id="533976081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592451030" name="Picture"/>
+                          <pic:cNvPr id="533976081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58584882" name="Picture">
+                  <wp:docPr id="216066505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58584882" name="Picture"/>
+                          <pic:cNvPr id="216066505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063041564" name="Picture">
+                  <wp:docPr id="348868563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063041564" name="Picture"/>
+                          <pic:cNvPr id="348868563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657934414" name="Picture">
+                  <wp:docPr id="531743727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657934414" name="Picture"/>
+                          <pic:cNvPr id="531743727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695044783" name="Picture">
+                  <wp:docPr id="1009483818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695044783" name="Picture"/>
+                          <pic:cNvPr id="1009483818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40552,51 +40552,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030308278" name="Picture">
+                  <wp:docPr id="1131272636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030308278" name="Picture"/>
+                          <pic:cNvPr id="1131272636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600861275" name="Picture">
+                  <wp:docPr id="1977672439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600861275" name="Picture"/>
+                          <pic:cNvPr id="1977672439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478075472" name="Picture">
+                  <wp:docPr id="775304269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478075472" name="Picture"/>
+                          <pic:cNvPr id="775304269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221367463" name="Picture">
+                  <wp:docPr id="499908166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221367463" name="Picture"/>
+                          <pic:cNvPr id="499908166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43568,51 +43568,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43815,174 +43815,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3906406" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3906406</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teinturerie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3904774" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3904774</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">GARAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44470,50 +44628,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>