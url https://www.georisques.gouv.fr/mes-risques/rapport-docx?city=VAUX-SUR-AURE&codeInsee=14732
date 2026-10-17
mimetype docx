--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746753581" name="Picture">
+                  <wp:docPr id="1651497936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746753581" name="Picture"/>
+                          <pic:cNvPr id="1651497936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375591576" name="Picture">
+                  <wp:docPr id="733137754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375591576" name="Picture"/>
+                          <pic:cNvPr id="733137754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134836731" name="Picture">
+                        <wp:docPr id="1347799073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134836731" name="Picture"/>
+                                <pic:cNvPr id="1347799073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737271317" name="Picture">
+                  <wp:docPr id="677258847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737271317" name="Picture"/>
+                          <pic:cNvPr id="677258847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150698967" name="Picture">
+                  <wp:docPr id="1594973402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150698967" name="Picture"/>
+                          <pic:cNvPr id="1594973402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251825340" name="Picture">
+                  <wp:docPr id="860007843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251825340" name="Picture"/>
+                          <pic:cNvPr id="860007843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909851953" name="Picture">
+                  <wp:docPr id="454570038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909851953" name="Picture"/>
+                          <pic:cNvPr id="454570038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918594252" name="Picture">
+                  <wp:docPr id="1289671801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918594252" name="Picture"/>
+                          <pic:cNvPr id="1289671801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953318106" name="Picture">
+                        <wp:docPr id="1175647811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953318106" name="Picture"/>
+                                <pic:cNvPr id="1175647811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237938895" name="Picture">
+                        <wp:docPr id="765006394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237938895" name="Picture"/>
+                                <pic:cNvPr id="765006394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516625379" name="Picture">
+                        <wp:docPr id="2007535176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516625379" name="Picture"/>
+                                <pic:cNvPr id="2007535176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214993256" name="Picture">
+                        <wp:docPr id="605284986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214993256" name="Picture"/>
+                                <pic:cNvPr id="605284986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902009235" name="Picture">
+                        <wp:docPr id="1399931020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902009235" name="Picture"/>
+                                <pic:cNvPr id="1399931020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9373,57 +9244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299156242" name="Picture">
+                        <wp:docPr id="802950736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299156242" name="Picture"/>
+                                <pic:cNvPr id="802950736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20567942" name="Picture">
+                        <wp:docPr id="2070365650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20567942" name="Picture"/>
+                                <pic:cNvPr id="2070365650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10321,93 +10192,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10781,57 +10609,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921433787" name="Picture">
+                        <wp:docPr id="951490915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921433787" name="Picture"/>
+                                <pic:cNvPr id="951490915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11241,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105266698" name="Picture">
+                        <wp:docPr id="781850897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105266698" name="Picture"/>
+                                <pic:cNvPr id="781850897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11746,93 +11574,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12207,57 +11992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704324119" name="Picture">
+                        <wp:docPr id="875461345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704324119" name="Picture"/>
+                                <pic:cNvPr id="875461345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +12856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865646234" name="Picture">
+                  <wp:docPr id="1451722073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865646234" name="Picture"/>
+                          <pic:cNvPr id="1451722073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +12945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413399123" name="Picture">
+                  <wp:docPr id="243824161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413399123" name="Picture"/>
+                          <pic:cNvPr id="243824161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473085931" name="Picture">
+                  <wp:docPr id="1782613326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473085931" name="Picture"/>
+                          <pic:cNvPr id="1782613326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +14817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123994206" name="Picture">
+                  <wp:docPr id="1475690568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123994206" name="Picture"/>
+                          <pic:cNvPr id="1475690568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15121,93 +14906,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16514,57 +16256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620175679" name="Picture">
+                  <wp:docPr id="1239598970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620175679" name="Picture"/>
+                          <pic:cNvPr id="1239598970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17625,93 +17367,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18992,57 +18691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789153575" name="Picture">
+                  <wp:docPr id="1719907707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789153575" name="Picture"/>
+                          <pic:cNvPr id="1719907707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +18780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769078951" name="Picture">
+                  <wp:docPr id="49864006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769078951" name="Picture"/>
+                          <pic:cNvPr id="49864006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056155242" name="Picture">
+                  <wp:docPr id="1319752105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056155242" name="Picture"/>
+                          <pic:cNvPr id="1319752105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701411484" name="Picture">
+                  <wp:docPr id="2073825985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701411484" name="Picture"/>
+                          <pic:cNvPr id="2073825985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20812,93 +20511,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22207,57 +21863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27405035" name="Picture">
+                  <wp:docPr id="198559275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27405035" name="Picture"/>
+                          <pic:cNvPr id="198559275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23069,51 +22725,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23355,93 +23011,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -23627,51 +23240,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23697,54 +23310,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24334,93 +23943,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24968,51 +24534,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2460"/>
+          <w:trHeight w:hRule="exact" w:val="2860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25757,57 +25323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975951447" name="Picture">
+                  <wp:docPr id="1113299678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975951447" name="Picture"/>
+                          <pic:cNvPr id="1113299678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25846,57 +25412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828136389" name="Picture">
+                  <wp:docPr id="418689759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828136389" name="Picture"/>
+                          <pic:cNvPr id="418689759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26526,57 +26092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464019699" name="Picture">
+                  <wp:docPr id="1347909528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464019699" name="Picture"/>
+                          <pic:cNvPr id="1347909528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27587,57 +27153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381027971" name="Picture">
+                  <wp:docPr id="880163290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381027971" name="Picture"/>
+                          <pic:cNvPr id="880163290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,93 +27242,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29082,57 +28605,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033620255" name="Picture">
+                  <wp:docPr id="360138511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033620255" name="Picture"/>
+                          <pic:cNvPr id="360138511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30738,93 +30261,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32941,57 +32421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846698783" name="Picture">
+                  <wp:docPr id="1774356089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846698783" name="Picture"/>
+                          <pic:cNvPr id="1774356089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33012,57 +32492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43858313" name="Picture">
+                  <wp:docPr id="703390023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43858313" name="Picture"/>
+                          <pic:cNvPr id="703390023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33480,57 +32960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11690259" name="Picture">
+                  <wp:docPr id="1717679006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11690259" name="Picture"/>
+                          <pic:cNvPr id="1717679006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34659,57 +34139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822096150" name="Picture">
+                  <wp:docPr id="1248511506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822096150" name="Picture"/>
+                          <pic:cNvPr id="1248511506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34748,57 +34228,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522141134" name="Picture">
+                  <wp:docPr id="79880385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522141134" name="Picture"/>
+                          <pic:cNvPr id="79880385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35428,57 +34908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226002291" name="Picture">
+                  <wp:docPr id="1876184708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226002291" name="Picture"/>
+                          <pic:cNvPr id="1876184708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36489,57 +35969,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5779562" name="Picture">
+                  <wp:docPr id="95733854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5779562" name="Picture"/>
+                          <pic:cNvPr id="95733854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36578,93 +36058,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38050,57 +37487,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659749929" name="Picture">
+                  <wp:docPr id="638230442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659749929" name="Picture"/>
+                          <pic:cNvPr id="638230442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39233,93 +38670,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -41417,57 +40811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812923798" name="Picture">
+                  <wp:docPr id="1028049608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812923798" name="Picture"/>
+                          <pic:cNvPr id="1028049608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41506,57 +40900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95287230" name="Picture">
+                  <wp:docPr id="1829954099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95287230" name="Picture"/>
+                          <pic:cNvPr id="1829954099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +41544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031593482" name="Picture">
+                  <wp:docPr id="521656308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031593482" name="Picture"/>
+                          <pic:cNvPr id="521656308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43148,57 +42542,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667530680" name="Picture">
+                  <wp:docPr id="679667572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667530680" name="Picture"/>
+                          <pic:cNvPr id="679667572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43237,93 +42631,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -44628,57 +43979,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985185967" name="Picture">
+                  <wp:docPr id="134333310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985185967" name="Picture"/>
+                          <pic:cNvPr id="134333310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45757,93 +45108,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -46992,57 +46300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464799071" name="Picture">
+                  <wp:docPr id="931605581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464799071" name="Picture"/>
+                          <pic:cNvPr id="931605581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47063,57 +46371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276515568" name="Picture">
+                  <wp:docPr id="1507331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276515568" name="Picture"/>
+                          <pic:cNvPr id="1507331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47477,57 +46785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912870939" name="Picture">
+                  <wp:docPr id="1164521755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912870939" name="Picture"/>
+                          <pic:cNvPr id="1164521755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48272,85 +47580,69 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
- <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
- <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_25.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_24.png"/>
- <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
- <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
- <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>