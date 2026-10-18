--- v1 (2026-10-17)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651497936" name="Picture">
+                  <wp:docPr id="664545701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651497936" name="Picture"/>
+                          <pic:cNvPr id="664545701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733137754" name="Picture">
+                  <wp:docPr id="994296772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733137754" name="Picture"/>
+                          <pic:cNvPr id="994296772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347799073" name="Picture">
+                        <wp:docPr id="1677480096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347799073" name="Picture"/>
+                                <pic:cNvPr id="1677480096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677258847" name="Picture">
+                  <wp:docPr id="2082167896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677258847" name="Picture"/>
+                          <pic:cNvPr id="2082167896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594973402" name="Picture">
+                  <wp:docPr id="928345222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594973402" name="Picture"/>
+                          <pic:cNvPr id="928345222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860007843" name="Picture">
+                  <wp:docPr id="184894104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860007843" name="Picture"/>
+                          <pic:cNvPr id="184894104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454570038" name="Picture">
+                  <wp:docPr id="1794776099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454570038" name="Picture"/>
+                          <pic:cNvPr id="1794776099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289671801" name="Picture">
+                  <wp:docPr id="1823698538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289671801" name="Picture"/>
+                          <pic:cNvPr id="1823698538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175647811" name="Picture">
+                        <wp:docPr id="474986678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175647811" name="Picture"/>
+                                <pic:cNvPr id="474986678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1681042532" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1681042532" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765006394" name="Picture">
+                        <wp:docPr id="1644243076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765006394" name="Picture"/>
+                                <pic:cNvPr id="1644243076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007535176" name="Picture">
+                        <wp:docPr id="292346401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007535176" name="Picture"/>
+                                <pic:cNvPr id="292346401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="242091455" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="242091455" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605284986" name="Picture">
+                        <wp:docPr id="1117582250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605284986" name="Picture"/>
+                                <pic:cNvPr id="1117582250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399931020" name="Picture">
+                        <wp:docPr id="1432982322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399931020" name="Picture"/>
+                                <pic:cNvPr id="1432982322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="977686667" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="977686667" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9244,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802950736" name="Picture">
+                        <wp:docPr id="1091437451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802950736" name="Picture"/>
+                                <pic:cNvPr id="1091437451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9859,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070365650" name="Picture">
+                        <wp:docPr id="283541461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070365650" name="Picture"/>
+                                <pic:cNvPr id="283541461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10192,50 +10321,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1322456518" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1322456518" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10609,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951490915" name="Picture">
+                        <wp:docPr id="271840267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951490915" name="Picture"/>
+                                <pic:cNvPr id="271840267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11241,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781850897" name="Picture">
+                        <wp:docPr id="649535513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781850897" name="Picture"/>
+                                <pic:cNvPr id="649535513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11574,50 +11746,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1557804112" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1557804112" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -11992,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875461345" name="Picture">
+                        <wp:docPr id="559721987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875461345" name="Picture"/>
+                                <pic:cNvPr id="559721987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12856,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451722073" name="Picture">
+                  <wp:docPr id="1559477096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451722073" name="Picture"/>
+                          <pic:cNvPr id="1559477096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12945,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243824161" name="Picture">
+                  <wp:docPr id="2051530551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243824161" name="Picture"/>
+                          <pic:cNvPr id="2051530551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13589,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782613326" name="Picture">
+                  <wp:docPr id="919240560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782613326" name="Picture"/>
+                          <pic:cNvPr id="919240560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14817,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475690568" name="Picture">
+                  <wp:docPr id="1186131774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475690568" name="Picture"/>
+                          <pic:cNvPr id="1186131774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14906,50 +15121,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1416571089" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1416571089" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16256,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239598970" name="Picture">
+                  <wp:docPr id="114936961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239598970" name="Picture"/>
+                          <pic:cNvPr id="114936961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17367,50 +17625,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1490420590" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1490420590" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18691,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719907707" name="Picture">
+                  <wp:docPr id="995250813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719907707" name="Picture"/>
+                          <pic:cNvPr id="995250813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18780,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49864006" name="Picture">
+                  <wp:docPr id="354163798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49864006" name="Picture"/>
+                          <pic:cNvPr id="354163798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19424,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319752105" name="Picture">
+                  <wp:docPr id="2109321448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319752105" name="Picture"/>
+                          <pic:cNvPr id="2109321448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20422,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073825985" name="Picture">
+                  <wp:docPr id="1816326202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073825985" name="Picture"/>
+                          <pic:cNvPr id="1816326202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20511,50 +20812,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="866473506" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="866473506" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -21863,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198559275" name="Picture">
+                  <wp:docPr id="713513355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198559275" name="Picture"/>
+                          <pic:cNvPr id="713513355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23011,50 +23355,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="126628358" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="126628358" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -23943,50 +24330,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1797849798" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1797849798" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -25323,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113299678" name="Picture">
+                  <wp:docPr id="422381736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113299678" name="Picture"/>
+                          <pic:cNvPr id="422381736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25412,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418689759" name="Picture">
+                  <wp:docPr id="1011828973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418689759" name="Picture"/>
+                          <pic:cNvPr id="1011828973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26092,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347909528" name="Picture">
+                  <wp:docPr id="1469093985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347909528" name="Picture"/>
+                          <pic:cNvPr id="1469093985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880163290" name="Picture">
+                  <wp:docPr id="313285323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880163290" name="Picture"/>
+                          <pic:cNvPr id="313285323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27242,50 +27672,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1743947906" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1743947906" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28605,57 +29078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360138511" name="Picture">
+                  <wp:docPr id="1788354703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360138511" name="Picture"/>
+                          <pic:cNvPr id="1788354703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30261,50 +30734,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="521191926" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="521191926" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_14_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32421,57 +32937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774356089" name="Picture">
+                  <wp:docPr id="989710835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774356089" name="Picture"/>
+                          <pic:cNvPr id="989710835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32492,57 +33008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703390023" name="Picture">
+                  <wp:docPr id="1162219135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703390023" name="Picture"/>
+                          <pic:cNvPr id="1162219135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32960,57 +33476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717679006" name="Picture">
+                  <wp:docPr id="1556117584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717679006" name="Picture"/>
+                          <pic:cNvPr id="1556117584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34139,57 +34655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248511506" name="Picture">
+                  <wp:docPr id="1700111174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248511506" name="Picture"/>
+                          <pic:cNvPr id="1700111174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34228,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79880385" name="Picture">
+                  <wp:docPr id="278228069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79880385" name="Picture"/>
+                          <pic:cNvPr id="278228069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34908,57 +35424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876184708" name="Picture">
+                  <wp:docPr id="1338541279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876184708" name="Picture"/>
+                          <pic:cNvPr id="1338541279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35969,57 +36485,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95733854" name="Picture">
+                  <wp:docPr id="1309438965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95733854" name="Picture"/>
+                          <pic:cNvPr id="1309438965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36058,50 +36574,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1308288813" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1308288813" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37487,57 +38046,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638230442" name="Picture">
+                  <wp:docPr id="353449964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638230442" name="Picture"/>
+                          <pic:cNvPr id="353449964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38670,50 +39229,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="430481317" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="430481317" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -40811,57 +41413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028049608" name="Picture">
+                  <wp:docPr id="1238494061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028049608" name="Picture"/>
+                          <pic:cNvPr id="1238494061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40900,57 +41502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829954099" name="Picture">
+                  <wp:docPr id="1635436047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829954099" name="Picture"/>
+                          <pic:cNvPr id="1635436047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41544,57 +42146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521656308" name="Picture">
+                  <wp:docPr id="1014114354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521656308" name="Picture"/>
+                          <pic:cNvPr id="1014114354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42542,57 +43144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679667572" name="Picture">
+                  <wp:docPr id="1643491678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679667572" name="Picture"/>
+                          <pic:cNvPr id="1643491678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42631,50 +43233,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1240956752" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1240956752" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43979,57 +44624,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134333310" name="Picture">
+                  <wp:docPr id="1497001654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134333310" name="Picture"/>
+                          <pic:cNvPr id="1497001654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45108,50 +45753,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="916641533" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="916641533" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_7_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -46300,57 +46988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931605581" name="Picture">
+                  <wp:docPr id="1021792577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931605581" name="Picture"/>
+                          <pic:cNvPr id="1021792577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46371,57 +47059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507331" name="Picture">
+                  <wp:docPr id="991743380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507331" name="Picture"/>
+                          <pic:cNvPr id="991743380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46785,57 +47473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164521755" name="Picture">
+                  <wp:docPr id="502296061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164521755" name="Picture"/>
+                          <pic:cNvPr id="502296061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47580,69 +48268,85 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
+ <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
+ <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_25.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_24.png"/>
+ <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
+ <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>