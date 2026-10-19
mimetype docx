--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872857012" name="Picture">
+                  <wp:docPr id="2016768069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872857012" name="Picture"/>
+                          <pic:cNvPr id="2016768069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888341363" name="Picture">
+                  <wp:docPr id="716544731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888341363" name="Picture"/>
+                          <pic:cNvPr id="716544731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325309840" name="Picture">
+                        <wp:docPr id="1012924640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325309840" name="Picture"/>
+                                <pic:cNvPr id="1012924640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926480502" name="Picture">
+                  <wp:docPr id="1183561119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926480502" name="Picture"/>
+                          <pic:cNvPr id="1183561119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430409563" name="Picture">
+                  <wp:docPr id="588876364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430409563" name="Picture"/>
+                          <pic:cNvPr id="588876364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778219852" name="Picture">
+                  <wp:docPr id="2078835209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778219852" name="Picture"/>
+                          <pic:cNvPr id="2078835209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298958069" name="Picture">
+                  <wp:docPr id="587313377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298958069" name="Picture"/>
+                          <pic:cNvPr id="587313377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690163607" name="Picture">
+                  <wp:docPr id="1161520910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690163607" name="Picture"/>
+                          <pic:cNvPr id="1161520910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121088513" name="Picture">
+                        <wp:docPr id="1180130443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121088513" name="Picture"/>
+                                <pic:cNvPr id="1180130443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474120176" name="Picture">
+                        <wp:docPr id="647439185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474120176" name="Picture"/>
+                                <pic:cNvPr id="647439185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873885286" name="Picture">
+                        <wp:docPr id="781334978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873885286" name="Picture"/>
+                                <pic:cNvPr id="781334978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507140693" name="Picture">
+                        <wp:docPr id="57921109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507140693" name="Picture"/>
+                                <pic:cNvPr id="57921109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52585023" name="Picture">
+                        <wp:docPr id="386618350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52585023" name="Picture"/>
+                                <pic:cNvPr id="386618350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017882051" name="Picture">
+                        <wp:docPr id="254090282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017882051" name="Picture"/>
+                                <pic:cNvPr id="254090282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646289336" name="Picture">
+                        <wp:docPr id="1076679268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646289336" name="Picture"/>
+                                <pic:cNvPr id="1076679268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352871956" name="Picture">
+                        <wp:docPr id="2072200723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352871956" name="Picture"/>
+                                <pic:cNvPr id="2072200723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114202889" name="Picture">
+                        <wp:docPr id="578571351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114202889" name="Picture"/>
+                                <pic:cNvPr id="578571351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025363320" name="Picture">
+                        <wp:docPr id="1326862067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025363320" name="Picture"/>
+                                <pic:cNvPr id="1326862067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906552130" name="Picture">
+                        <wp:docPr id="112769825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906552130" name="Picture"/>
+                                <pic:cNvPr id="112769825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040474139" name="Picture">
+                        <wp:docPr id="1506887211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040474139" name="Picture"/>
+                                <pic:cNvPr id="1506887211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332597707" name="Picture">
+                        <wp:docPr id="672238404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332597707" name="Picture"/>
+                                <pic:cNvPr id="672238404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451973277" name="Picture">
+                        <wp:docPr id="1854299174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451973277" name="Picture"/>
+                                <pic:cNvPr id="1854299174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317587581" name="Picture">
+                        <wp:docPr id="68487543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317587581" name="Picture"/>
+                                <pic:cNvPr id="68487543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087330446" name="Picture">
+                  <wp:docPr id="275364028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087330446" name="Picture"/>
+                          <pic:cNvPr id="275364028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176433798" name="Picture">
+                  <wp:docPr id="167413408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176433798" name="Picture"/>
+                          <pic:cNvPr id="167413408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295522358" name="Picture">
+                  <wp:docPr id="169219992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295522358" name="Picture"/>
+                          <pic:cNvPr id="169219992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217914488" name="Picture">
+                  <wp:docPr id="1692201443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217914488" name="Picture"/>
+                          <pic:cNvPr id="1692201443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954923150" name="Picture">
+                  <wp:docPr id="912198439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954923150" name="Picture"/>
+                          <pic:cNvPr id="912198439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076017325" name="Picture">
+                  <wp:docPr id="1579806749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076017325" name="Picture"/>
+                          <pic:cNvPr id="1579806749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970295217" name="Picture">
+                        <wp:docPr id="2115154488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970295217" name="Picture"/>
+                                <pic:cNvPr id="2115154488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450883661" name="Picture">
+                        <wp:docPr id="518765448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450883661" name="Picture"/>
+                                <pic:cNvPr id="518765448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314757446" name="Picture">
+                  <wp:docPr id="1267225104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314757446" name="Picture"/>
+                          <pic:cNvPr id="1267225104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563800573" name="Picture">
+                  <wp:docPr id="406492596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563800573" name="Picture"/>
+                          <pic:cNvPr id="406492596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573675345" name="Picture">
+                  <wp:docPr id="1540246208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573675345" name="Picture"/>
+                          <pic:cNvPr id="1540246208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677055465" name="Picture">
+                  <wp:docPr id="1362546049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677055465" name="Picture"/>
+                          <pic:cNvPr id="1362546049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768671792" name="Picture">
+                  <wp:docPr id="1486565497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768671792" name="Picture"/>
+                          <pic:cNvPr id="1486565497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072230648" name="Picture">
+                  <wp:docPr id="1825939034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072230648" name="Picture"/>
+                          <pic:cNvPr id="1825939034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306793693" name="Picture">
+                        <wp:docPr id="1071212920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306793693" name="Picture"/>
+                                <pic:cNvPr id="1071212920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905134249" name="Picture">
+                  <wp:docPr id="2134771607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905134249" name="Picture"/>
+                          <pic:cNvPr id="2134771607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566742857" name="Picture">
+                  <wp:docPr id="1539555674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566742857" name="Picture"/>
+                          <pic:cNvPr id="1539555674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740798873" name="Picture">
+                  <wp:docPr id="1756009336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740798873" name="Picture"/>
+                          <pic:cNvPr id="1756009336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627502779" name="Picture">
+                  <wp:docPr id="324571245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627502779" name="Picture"/>
+                          <pic:cNvPr id="324571245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196385185" name="Picture">
+                  <wp:docPr id="1598545261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196385185" name="Picture"/>
+                          <pic:cNvPr id="1598545261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232718037" name="Picture">
+                  <wp:docPr id="1405904440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232718037" name="Picture"/>
+                          <pic:cNvPr id="1405904440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577656684" name="Picture">
+                        <wp:docPr id="2089764814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577656684" name="Picture"/>
+                                <pic:cNvPr id="2089764814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496413464" name="Picture">
+                  <wp:docPr id="1279398849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496413464" name="Picture"/>
+                          <pic:cNvPr id="1279398849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321732710" name="Picture">
+                  <wp:docPr id="1976994413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321732710" name="Picture"/>
+                          <pic:cNvPr id="1976994413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978289631" name="Picture">
+                  <wp:docPr id="989891054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978289631" name="Picture"/>
+                          <pic:cNvPr id="989891054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003353483" name="Picture">
+                  <wp:docPr id="443729548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003353483" name="Picture"/>
+                          <pic:cNvPr id="443729548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887232526" name="Picture">
+                  <wp:docPr id="2139139968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887232526" name="Picture"/>
+                          <pic:cNvPr id="2139139968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755216864" name="Picture">
+                  <wp:docPr id="1419230702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755216864" name="Picture"/>
+                          <pic:cNvPr id="1419230702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791365817" name="Picture">
+                        <wp:docPr id="1534723788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791365817" name="Picture"/>
+                                <pic:cNvPr id="1534723788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641198605" name="Picture">
+                  <wp:docPr id="1560621095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641198605" name="Picture"/>
+                          <pic:cNvPr id="1560621095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995832148" name="Picture">
+                  <wp:docPr id="1455558957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995832148" name="Picture"/>
+                          <pic:cNvPr id="1455558957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817855293" name="Picture">
+                  <wp:docPr id="956472525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817855293" name="Picture"/>
+                          <pic:cNvPr id="956472525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721482121" name="Picture">
+                  <wp:docPr id="1542889097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721482121" name="Picture"/>
+                          <pic:cNvPr id="1542889097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816582885" name="Picture">
+                  <wp:docPr id="1877087399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816582885" name="Picture"/>
+                          <pic:cNvPr id="1877087399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975321003" name="Picture">
+                  <wp:docPr id="29648085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975321003" name="Picture"/>
+                          <pic:cNvPr id="29648085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974201544" name="Picture">
+                  <wp:docPr id="1623427487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974201544" name="Picture"/>
+                          <pic:cNvPr id="1623427487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536911586" name="Picture">
+                  <wp:docPr id="875387297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536911586" name="Picture"/>
+                          <pic:cNvPr id="875387297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043490422" name="Picture">
+                  <wp:docPr id="1138976898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043490422" name="Picture"/>
+                          <pic:cNvPr id="1138976898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>