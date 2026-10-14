--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332732498" name="Picture">
+                  <wp:docPr id="1378100318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332732498" name="Picture"/>
+                          <pic:cNvPr id="1378100318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93163209" name="Picture">
+                  <wp:docPr id="1199773453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93163209" name="Picture"/>
+                          <pic:cNvPr id="1199773453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753830629" name="Picture">
+                        <wp:docPr id="544548999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753830629" name="Picture"/>
+                                <pic:cNvPr id="544548999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376010099" name="Picture">
+                  <wp:docPr id="1412831482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376010099" name="Picture"/>
+                          <pic:cNvPr id="1412831482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677192488" name="Picture">
+                  <wp:docPr id="212042608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677192488" name="Picture"/>
+                          <pic:cNvPr id="212042608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927781475" name="Picture">
+                  <wp:docPr id="1254157777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927781475" name="Picture"/>
+                          <pic:cNvPr id="1254157777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107466936" name="Picture">
+                  <wp:docPr id="1005937758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107466936" name="Picture"/>
+                          <pic:cNvPr id="1005937758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612760632" name="Picture">
+                  <wp:docPr id="954904698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612760632" name="Picture"/>
+                          <pic:cNvPr id="954904698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169393254" name="Picture">
+                        <wp:docPr id="966944799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169393254" name="Picture"/>
+                                <pic:cNvPr id="966944799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054863006" name="Picture">
+                        <wp:docPr id="756735791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054863006" name="Picture"/>
+                                <pic:cNvPr id="756735791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973482728" name="Picture">
+                        <wp:docPr id="1456065064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973482728" name="Picture"/>
+                                <pic:cNvPr id="1456065064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128571016" name="Picture">
+                        <wp:docPr id="1639032367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128571016" name="Picture"/>
+                                <pic:cNvPr id="1639032367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796799590" name="Picture">
+                        <wp:docPr id="1780120567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796799590" name="Picture"/>
+                                <pic:cNvPr id="1780120567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209678789" name="Picture">
+                        <wp:docPr id="1041581167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209678789" name="Picture"/>
+                                <pic:cNvPr id="1041581167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791011430" name="Picture">
+                        <wp:docPr id="1933434816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791011430" name="Picture"/>
+                                <pic:cNvPr id="1933434816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602068327" name="Picture">
+                        <wp:docPr id="1293094921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602068327" name="Picture"/>
+                                <pic:cNvPr id="1293094921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818022611" name="Picture">
+                        <wp:docPr id="1542018436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818022611" name="Picture"/>
+                                <pic:cNvPr id="1542018436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384145206" name="Picture">
+                        <wp:docPr id="1521407668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384145206" name="Picture"/>
+                                <pic:cNvPr id="1521407668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392060086" name="Picture">
+                        <wp:docPr id="905603454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392060086" name="Picture"/>
+                                <pic:cNvPr id="905603454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115305232" name="Picture">
+                        <wp:docPr id="1765629902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115305232" name="Picture"/>
+                                <pic:cNvPr id="1765629902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052558263" name="Picture">
+                        <wp:docPr id="1684886691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052558263" name="Picture"/>
+                                <pic:cNvPr id="1684886691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655164857" name="Picture">
+                        <wp:docPr id="1881232081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655164857" name="Picture"/>
+                                <pic:cNvPr id="1881232081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645500788" name="Picture">
+                        <wp:docPr id="327904431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645500788" name="Picture"/>
+                                <pic:cNvPr id="327904431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766869981" name="Picture">
+                  <wp:docPr id="1623695450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766869981" name="Picture"/>
+                          <pic:cNvPr id="1623695450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95975527" name="Picture">
+                  <wp:docPr id="1888540299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95975527" name="Picture"/>
+                          <pic:cNvPr id="1888540299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746137894" name="Picture">
+                  <wp:docPr id="931264997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746137894" name="Picture"/>
+                          <pic:cNvPr id="931264997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515832046" name="Picture">
+                  <wp:docPr id="1116584732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515832046" name="Picture"/>
+                          <pic:cNvPr id="1116584732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839335842" name="Picture">
+                  <wp:docPr id="1922510663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839335842" name="Picture"/>
+                          <pic:cNvPr id="1922510663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491358928" name="Picture">
+                  <wp:docPr id="1926096197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491358928" name="Picture"/>
+                          <pic:cNvPr id="1926096197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537315417" name="Picture">
+                        <wp:docPr id="1267493793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537315417" name="Picture"/>
+                                <pic:cNvPr id="1267493793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20502271" name="Picture">
+                  <wp:docPr id="126997089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20502271" name="Picture"/>
+                          <pic:cNvPr id="126997089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967541539" name="Picture">
+                  <wp:docPr id="1088822262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967541539" name="Picture"/>
+                          <pic:cNvPr id="1088822262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670645714" name="Picture">
+                  <wp:docPr id="1746907432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670645714" name="Picture"/>
+                          <pic:cNvPr id="1746907432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140225119" name="Picture">
+                  <wp:docPr id="880957528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140225119" name="Picture"/>
+                          <pic:cNvPr id="880957528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621343188" name="Picture">
+                  <wp:docPr id="1533626256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621343188" name="Picture"/>
+                          <pic:cNvPr id="1533626256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691436612" name="Picture">
+                  <wp:docPr id="1229952589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691436612" name="Picture"/>
+                          <pic:cNvPr id="1229952589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093613998" name="Picture">
+                        <wp:docPr id="721305500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093613998" name="Picture"/>
+                                <pic:cNvPr id="721305500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339162856" name="Picture">
+                  <wp:docPr id="1724130590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339162856" name="Picture"/>
+                          <pic:cNvPr id="1724130590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342669812" name="Picture">
+                  <wp:docPr id="970464502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342669812" name="Picture"/>
+                          <pic:cNvPr id="970464502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806881582" name="Picture">
+                  <wp:docPr id="1540040061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806881582" name="Picture"/>
+                          <pic:cNvPr id="1540040061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388205042" name="Picture">
+                  <wp:docPr id="1362498239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388205042" name="Picture"/>
+                          <pic:cNvPr id="1362498239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327745820" name="Picture">
+                  <wp:docPr id="498851813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327745820" name="Picture"/>
+                          <pic:cNvPr id="498851813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804003082" name="Picture">
+                  <wp:docPr id="547416899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804003082" name="Picture"/>
+                          <pic:cNvPr id="547416899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855014092" name="Picture">
+                        <wp:docPr id="502915182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855014092" name="Picture"/>
+                                <pic:cNvPr id="502915182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637907917" name="Picture">
+                  <wp:docPr id="648354947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637907917" name="Picture"/>
+                          <pic:cNvPr id="648354947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235380469" name="Picture">
+                  <wp:docPr id="996701795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235380469" name="Picture"/>
+                          <pic:cNvPr id="996701795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770826793" name="Picture">
+                  <wp:docPr id="1774197744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770826793" name="Picture"/>
+                          <pic:cNvPr id="1774197744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046283464" name="Picture">
+                  <wp:docPr id="160691094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046283464" name="Picture"/>
+                          <pic:cNvPr id="160691094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600368323" name="Picture">
+                  <wp:docPr id="1898989481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600368323" name="Picture"/>
+                          <pic:cNvPr id="1898989481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25868857" name="Picture">
+                  <wp:docPr id="407293412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25868857" name="Picture"/>
+                          <pic:cNvPr id="407293412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531480767" name="Picture">
+                  <wp:docPr id="838815018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531480767" name="Picture"/>
+                          <pic:cNvPr id="838815018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801911368" name="Picture">
+                  <wp:docPr id="2103343667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801911368" name="Picture"/>
+                          <pic:cNvPr id="2103343667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856075638" name="Picture">
+                  <wp:docPr id="62699341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856075638" name="Picture"/>
+                          <pic:cNvPr id="62699341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335992105" name="Picture">
+                        <wp:docPr id="912883441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335992105" name="Picture"/>
+                                <pic:cNvPr id="912883441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229645494" name="Picture">
+                  <wp:docPr id="1342808494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229645494" name="Picture"/>
+                          <pic:cNvPr id="1342808494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385180654" name="Picture">
+                  <wp:docPr id="855659478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385180654" name="Picture"/>
+                          <pic:cNvPr id="855659478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125896945" name="Picture">
+                  <wp:docPr id="101482320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125896945" name="Picture"/>
+                          <pic:cNvPr id="101482320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380338808" name="Picture">
+                  <wp:docPr id="823844179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380338808" name="Picture"/>
+                          <pic:cNvPr id="823844179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414882048" name="Picture">
+                  <wp:docPr id="472155578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414882048" name="Picture"/>
+                          <pic:cNvPr id="472155578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181497582" name="Picture">
+                  <wp:docPr id="1645897161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181497582" name="Picture"/>
+                          <pic:cNvPr id="1645897161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405459231" name="Picture">
+                        <wp:docPr id="415336112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405459231" name="Picture"/>
+                                <pic:cNvPr id="415336112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067852220" name="Picture">
+                  <wp:docPr id="700746828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067852220" name="Picture"/>
+                          <pic:cNvPr id="700746828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992524822" name="Picture">
+                  <wp:docPr id="709301276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992524822" name="Picture"/>
+                          <pic:cNvPr id="709301276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554590454" name="Picture">
+                  <wp:docPr id="221799952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554590454" name="Picture"/>
+                          <pic:cNvPr id="221799952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>