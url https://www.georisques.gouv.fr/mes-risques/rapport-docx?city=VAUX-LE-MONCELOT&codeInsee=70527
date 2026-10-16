--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984128939" name="Picture">
+                  <wp:docPr id="1780071965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984128939" name="Picture"/>
+                          <pic:cNvPr id="1780071965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529769734" name="Picture">
+                  <wp:docPr id="1288851895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529769734" name="Picture"/>
+                          <pic:cNvPr id="1288851895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120681399" name="Picture">
+                        <wp:docPr id="1869539076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120681399" name="Picture"/>
+                                <pic:cNvPr id="1869539076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647736366" name="Picture">
+                  <wp:docPr id="1315283687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647736366" name="Picture"/>
+                          <pic:cNvPr id="1315283687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987452709" name="Picture">
+                  <wp:docPr id="309305266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987452709" name="Picture"/>
+                          <pic:cNvPr id="309305266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837105654" name="Picture">
+                  <wp:docPr id="26791092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837105654" name="Picture"/>
+                          <pic:cNvPr id="26791092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296655943" name="Picture">
+                  <wp:docPr id="348305636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296655943" name="Picture"/>
+                          <pic:cNvPr id="348305636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868009752" name="Picture">
+                  <wp:docPr id="742002965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868009752" name="Picture"/>
+                          <pic:cNvPr id="742002965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230729081" name="Picture">
+                        <wp:docPr id="1179067950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230729081" name="Picture"/>
+                                <pic:cNvPr id="1179067950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103907253" name="Picture">
+                        <wp:docPr id="1007209564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103907253" name="Picture"/>
+                                <pic:cNvPr id="1007209564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228383136" name="Picture">
+                        <wp:docPr id="947536739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228383136" name="Picture"/>
+                                <pic:cNvPr id="947536739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46906673" name="Picture">
+                        <wp:docPr id="1922794449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46906673" name="Picture"/>
+                                <pic:cNvPr id="1922794449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149729940" name="Picture">
+                        <wp:docPr id="1425392515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149729940" name="Picture"/>
+                                <pic:cNvPr id="1425392515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031595566" name="Picture">
+                        <wp:docPr id="750717158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031595566" name="Picture"/>
+                                <pic:cNvPr id="750717158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004931975" name="Picture">
+                        <wp:docPr id="1236228055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004931975" name="Picture"/>
+                                <pic:cNvPr id="1236228055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512052850" name="Picture">
+                        <wp:docPr id="1359750736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512052850" name="Picture"/>
+                                <pic:cNvPr id="1359750736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855209504" name="Picture">
+                        <wp:docPr id="1080131160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855209504" name="Picture"/>
+                                <pic:cNvPr id="1080131160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030992327" name="Picture">
+                        <wp:docPr id="1828824968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030992327" name="Picture"/>
+                                <pic:cNvPr id="1828824968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531107324" name="Picture">
+                        <wp:docPr id="1935843370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531107324" name="Picture"/>
+                                <pic:cNvPr id="1935843370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488370905" name="Picture">
+                        <wp:docPr id="864956455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488370905" name="Picture"/>
+                                <pic:cNvPr id="864956455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085853611" name="Picture">
+                        <wp:docPr id="1393739182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085853611" name="Picture"/>
+                                <pic:cNvPr id="1393739182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867770980" name="Picture">
+                        <wp:docPr id="1278337738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867770980" name="Picture"/>
+                                <pic:cNvPr id="1278337738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636610598" name="Picture">
+                        <wp:docPr id="2048172219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636610598" name="Picture"/>
+                                <pic:cNvPr id="2048172219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469305864" name="Picture">
+                  <wp:docPr id="421945823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469305864" name="Picture"/>
+                          <pic:cNvPr id="421945823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973925716" name="Picture">
+                  <wp:docPr id="1084904227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973925716" name="Picture"/>
+                          <pic:cNvPr id="1084904227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149404349" name="Picture">
+                  <wp:docPr id="67383395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149404349" name="Picture"/>
+                          <pic:cNvPr id="67383395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081701472" name="Picture">
+                  <wp:docPr id="1973535510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081701472" name="Picture"/>
+                          <pic:cNvPr id="1973535510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368044935" name="Picture">
+                  <wp:docPr id="1677447332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368044935" name="Picture"/>
+                          <pic:cNvPr id="1677447332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104142635" name="Picture">
+                  <wp:docPr id="2099987580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104142635" name="Picture"/>
+                          <pic:cNvPr id="2099987580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594641738" name="Picture">
+                        <wp:docPr id="547766267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594641738" name="Picture"/>
+                                <pic:cNvPr id="547766267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428423634" name="Picture">
+                  <wp:docPr id="2047167022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428423634" name="Picture"/>
+                          <pic:cNvPr id="2047167022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837403764" name="Picture">
+                  <wp:docPr id="23077857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837403764" name="Picture"/>
+                          <pic:cNvPr id="23077857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119894365" name="Picture">
+                  <wp:docPr id="271093201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119894365" name="Picture"/>
+                          <pic:cNvPr id="271093201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810952124" name="Picture">
+                  <wp:docPr id="980557789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810952124" name="Picture"/>
+                          <pic:cNvPr id="980557789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351091016" name="Picture">
+                  <wp:docPr id="2112052104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351091016" name="Picture"/>
+                          <pic:cNvPr id="2112052104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864146547" name="Picture">
+                  <wp:docPr id="190190921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864146547" name="Picture"/>
+                          <pic:cNvPr id="190190921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990395042" name="Picture">
+                        <wp:docPr id="352899588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990395042" name="Picture"/>
+                                <pic:cNvPr id="352899588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299249796" name="Picture">
+                        <wp:docPr id="1583534384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299249796" name="Picture"/>
+                                <pic:cNvPr id="1583534384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588804508" name="Picture">
+                  <wp:docPr id="220831754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588804508" name="Picture"/>
+                          <pic:cNvPr id="220831754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211796877" name="Picture">
+                  <wp:docPr id="1654127634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211796877" name="Picture"/>
+                          <pic:cNvPr id="1654127634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921270282" name="Picture">
+                  <wp:docPr id="429876233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921270282" name="Picture"/>
+                          <pic:cNvPr id="429876233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460761829" name="Picture">
+                  <wp:docPr id="423844834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460761829" name="Picture"/>
+                          <pic:cNvPr id="423844834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249059113" name="Picture">
+                  <wp:docPr id="777884556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249059113" name="Picture"/>
+                          <pic:cNvPr id="777884556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723511505" name="Picture">
+                  <wp:docPr id="867896273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723511505" name="Picture"/>
+                          <pic:cNvPr id="867896273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048040092" name="Picture">
+                        <wp:docPr id="1522093300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048040092" name="Picture"/>
+                                <pic:cNvPr id="1522093300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773827183" name="Picture">
+                  <wp:docPr id="834085361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773827183" name="Picture"/>
+                          <pic:cNvPr id="834085361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564615307" name="Picture">
+                  <wp:docPr id="29427433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564615307" name="Picture"/>
+                          <pic:cNvPr id="29427433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354006957" name="Picture">
+                  <wp:docPr id="435843253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354006957" name="Picture"/>
+                          <pic:cNvPr id="435843253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186423339" name="Picture">
+                  <wp:docPr id="1776107011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186423339" name="Picture"/>
+                          <pic:cNvPr id="1776107011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693402327" name="Picture">
+                  <wp:docPr id="756331469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693402327" name="Picture"/>
+                          <pic:cNvPr id="756331469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275643059" name="Picture">
+                  <wp:docPr id="1190477357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275643059" name="Picture"/>
+                          <pic:cNvPr id="1190477357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71584618" name="Picture">
+                        <wp:docPr id="1750786706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71584618" name="Picture"/>
+                                <pic:cNvPr id="1750786706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320544381" name="Picture">
+                  <wp:docPr id="2126533827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320544381" name="Picture"/>
+                          <pic:cNvPr id="2126533827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899811439" name="Picture">
+                  <wp:docPr id="1102145531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899811439" name="Picture"/>
+                          <pic:cNvPr id="1102145531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389305329" name="Picture">
+                  <wp:docPr id="1273302162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389305329" name="Picture"/>
+                          <pic:cNvPr id="1273302162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315616503" name="Picture">
+                  <wp:docPr id="227073644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315616503" name="Picture"/>
+                          <pic:cNvPr id="227073644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949848359" name="Picture">
+                  <wp:docPr id="1463486958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949848359" name="Picture"/>
+                          <pic:cNvPr id="1463486958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651596897" name="Picture">
+                  <wp:docPr id="952993554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651596897" name="Picture"/>
+                          <pic:cNvPr id="952993554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439081228" name="Picture">
+                  <wp:docPr id="1608454009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439081228" name="Picture"/>
+                          <pic:cNvPr id="1608454009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656336909" name="Picture">
+                  <wp:docPr id="493892103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656336909" name="Picture"/>
+                          <pic:cNvPr id="493892103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466313312" name="Picture">
+                  <wp:docPr id="1144505215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466313312" name="Picture"/>
+                          <pic:cNvPr id="1144505215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>