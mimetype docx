--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713666167" name="Picture">
+                  <wp:docPr id="1544267630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713666167" name="Picture"/>
+                          <pic:cNvPr id="1544267630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854426361" name="Picture">
+                  <wp:docPr id="240774839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854426361" name="Picture"/>
+                          <pic:cNvPr id="240774839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317382430" name="Picture">
+                        <wp:docPr id="534124231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317382430" name="Picture"/>
+                                <pic:cNvPr id="534124231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298262177" name="Picture">
+                  <wp:docPr id="1627800373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298262177" name="Picture"/>
+                          <pic:cNvPr id="1627800373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248069373" name="Picture">
+                  <wp:docPr id="1573120757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248069373" name="Picture"/>
+                          <pic:cNvPr id="1573120757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229605259" name="Picture">
+                  <wp:docPr id="722349207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229605259" name="Picture"/>
+                          <pic:cNvPr id="722349207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071773417" name="Picture">
+                  <wp:docPr id="2083582747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071773417" name="Picture"/>
+                          <pic:cNvPr id="2083582747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660278450" name="Picture">
+                  <wp:docPr id="9162443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660278450" name="Picture"/>
+                          <pic:cNvPr id="9162443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262822969" name="Picture">
+                        <wp:docPr id="1368495910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262822969" name="Picture"/>
+                                <pic:cNvPr id="1368495910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547672845" name="Picture">
+                        <wp:docPr id="1002642455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547672845" name="Picture"/>
+                                <pic:cNvPr id="1002642455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868932563" name="Picture">
+                        <wp:docPr id="1562376638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868932563" name="Picture"/>
+                                <pic:cNvPr id="1562376638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754283085" name="Picture">
+                        <wp:docPr id="18621553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754283085" name="Picture"/>
+                                <pic:cNvPr id="18621553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831372775" name="Picture">
+                        <wp:docPr id="1857345576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831372775" name="Picture"/>
+                                <pic:cNvPr id="1857345576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083800114" name="Picture">
+                        <wp:docPr id="914023676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083800114" name="Picture"/>
+                                <pic:cNvPr id="914023676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737127464" name="Picture">
+                        <wp:docPr id="80036048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737127464" name="Picture"/>
+                                <pic:cNvPr id="80036048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901377894" name="Picture">
+                        <wp:docPr id="1158340969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901377894" name="Picture"/>
+                                <pic:cNvPr id="1158340969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135424466" name="Picture">
+                        <wp:docPr id="1152678824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135424466" name="Picture"/>
+                                <pic:cNvPr id="1152678824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037169787" name="Picture">
+                        <wp:docPr id="912020031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037169787" name="Picture"/>
+                                <pic:cNvPr id="912020031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741454610" name="Picture">
+                        <wp:docPr id="759318114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741454610" name="Picture"/>
+                                <pic:cNvPr id="759318114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260560350" name="Picture">
+                        <wp:docPr id="334381749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260560350" name="Picture"/>
+                                <pic:cNvPr id="334381749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019916181" name="Picture">
+                        <wp:docPr id="1799655637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019916181" name="Picture"/>
+                                <pic:cNvPr id="1799655637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658987700" name="Picture">
+                        <wp:docPr id="1735051291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658987700" name="Picture"/>
+                                <pic:cNvPr id="1735051291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413713193" name="Picture">
+                        <wp:docPr id="120672746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413713193" name="Picture"/>
+                                <pic:cNvPr id="120672746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147833893" name="Picture">
+                  <wp:docPr id="994158189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147833893" name="Picture"/>
+                          <pic:cNvPr id="994158189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531513226" name="Picture">
+                  <wp:docPr id="1550150171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531513226" name="Picture"/>
+                          <pic:cNvPr id="1550150171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769151108" name="Picture">
+                  <wp:docPr id="2031929717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769151108" name="Picture"/>
+                          <pic:cNvPr id="2031929717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553471666" name="Picture">
+                  <wp:docPr id="1185395509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553471666" name="Picture"/>
+                          <pic:cNvPr id="1185395509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498700708" name="Picture">
+                  <wp:docPr id="1915232621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498700708" name="Picture"/>
+                          <pic:cNvPr id="1915232621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508749342" name="Picture">
+                  <wp:docPr id="327084368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508749342" name="Picture"/>
+                          <pic:cNvPr id="327084368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295724210" name="Picture">
+                        <wp:docPr id="55455886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295724210" name="Picture"/>
+                                <pic:cNvPr id="55455886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809389171" name="Picture">
+                  <wp:docPr id="1702344917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809389171" name="Picture"/>
+                          <pic:cNvPr id="1702344917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640824395" name="Picture">
+                  <wp:docPr id="1896223385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640824395" name="Picture"/>
+                          <pic:cNvPr id="1896223385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972769406" name="Picture">
+                  <wp:docPr id="62817911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972769406" name="Picture"/>
+                          <pic:cNvPr id="62817911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765171896" name="Picture">
+                  <wp:docPr id="1747550291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765171896" name="Picture"/>
+                          <pic:cNvPr id="1747550291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103028664" name="Picture">
+                  <wp:docPr id="19517732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103028664" name="Picture"/>
+                          <pic:cNvPr id="19517732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672797091" name="Picture">
+                  <wp:docPr id="840356878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672797091" name="Picture"/>
+                          <pic:cNvPr id="840356878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243209425" name="Picture">
+                        <wp:docPr id="1469534181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243209425" name="Picture"/>
+                                <pic:cNvPr id="1469534181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874142336" name="Picture">
+                        <wp:docPr id="405970196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874142336" name="Picture"/>
+                                <pic:cNvPr id="405970196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784902267" name="Picture">
+                  <wp:docPr id="1482654733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784902267" name="Picture"/>
+                          <pic:cNvPr id="1482654733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222654328" name="Picture">
+                  <wp:docPr id="1409906735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222654328" name="Picture"/>
+                          <pic:cNvPr id="1409906735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578139715" name="Picture">
+                  <wp:docPr id="436197551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578139715" name="Picture"/>
+                          <pic:cNvPr id="436197551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94652333" name="Picture">
+                  <wp:docPr id="459683177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94652333" name="Picture"/>
+                          <pic:cNvPr id="459683177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901971191" name="Picture">
+                  <wp:docPr id="457745248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901971191" name="Picture"/>
+                          <pic:cNvPr id="457745248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554631153" name="Picture">
+                  <wp:docPr id="465473280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554631153" name="Picture"/>
+                          <pic:cNvPr id="465473280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119465633" name="Picture">
+                        <wp:docPr id="1485942159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119465633" name="Picture"/>
+                                <pic:cNvPr id="1485942159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039478841" name="Picture">
+                  <wp:docPr id="62190189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039478841" name="Picture"/>
+                          <pic:cNvPr id="62190189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136773669" name="Picture">
+                  <wp:docPr id="1378303820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136773669" name="Picture"/>
+                          <pic:cNvPr id="1378303820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33226,57 +33226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265903332" name="Picture">
+                  <wp:docPr id="893594654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265903332" name="Picture"/>
+                          <pic:cNvPr id="893594654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359323578" name="Picture">
+                  <wp:docPr id="1785154189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359323578" name="Picture"/>
+                          <pic:cNvPr id="1785154189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34390,57 +34390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689407565" name="Picture">
+                  <wp:docPr id="1334045186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689407565" name="Picture"/>
+                          <pic:cNvPr id="1334045186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35848,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231231170" name="Picture">
+                  <wp:docPr id="339941070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231231170" name="Picture"/>
+                          <pic:cNvPr id="339941070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37045,57 +37045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571543519" name="Picture">
+                        <wp:docPr id="1325692802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571543519" name="Picture"/>
+                                <pic:cNvPr id="1325692802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39215,57 +39215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832969684" name="Picture">
+                  <wp:docPr id="102073798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832969684" name="Picture"/>
+                          <pic:cNvPr id="102073798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39304,57 +39304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510980268" name="Picture">
+                  <wp:docPr id="148537648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510980268" name="Picture"/>
+                          <pic:cNvPr id="148537648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892301253" name="Picture">
+                  <wp:docPr id="1687052238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892301253" name="Picture"/>
+                          <pic:cNvPr id="1687052238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417648016" name="Picture">
+                  <wp:docPr id="1808960640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417648016" name="Picture"/>
+                          <pic:cNvPr id="1808960640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41049,57 +41049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877703693" name="Picture">
+                  <wp:docPr id="717661824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877703693" name="Picture"/>
+                          <pic:cNvPr id="717661824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42426,57 +42426,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018293112" name="Picture">
+                  <wp:docPr id="1494370230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018293112" name="Picture"/>
+                          <pic:cNvPr id="1494370230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43569,57 +43569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137676097" name="Picture">
+                        <wp:docPr id="790973873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137676097" name="Picture"/>
+                                <pic:cNvPr id="790973873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44840,57 +44840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362556889" name="Picture">
+                  <wp:docPr id="275071011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362556889" name="Picture"/>
+                          <pic:cNvPr id="275071011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44920,57 +44920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194733122" name="Picture">
+                  <wp:docPr id="720227991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194733122" name="Picture"/>
+                          <pic:cNvPr id="720227991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45399,57 +45399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327463707" name="Picture">
+                  <wp:docPr id="2032175026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327463707" name="Picture"/>
+                          <pic:cNvPr id="2032175026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46994,57 +46994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524264728" name="Picture">
+                  <wp:docPr id="935038628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524264728" name="Picture"/>
+                          <pic:cNvPr id="935038628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47065,57 +47065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179550581" name="Picture">
+                  <wp:docPr id="1936091058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179550581" name="Picture"/>
+                          <pic:cNvPr id="1936091058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47479,57 +47479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016713043" name="Picture">
+                  <wp:docPr id="235299707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016713043" name="Picture"/>
+                          <pic:cNvPr id="235299707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>