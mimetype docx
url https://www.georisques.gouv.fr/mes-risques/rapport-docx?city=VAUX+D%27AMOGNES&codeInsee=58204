--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926569262" name="Picture">
+                  <wp:docPr id="1955092524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926569262" name="Picture"/>
+                          <pic:cNvPr id="1955092524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101107937" name="Picture">
+                  <wp:docPr id="1917651040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101107937" name="Picture"/>
+                          <pic:cNvPr id="1917651040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285889784" name="Picture">
+                        <wp:docPr id="1392047955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285889784" name="Picture"/>
+                                <pic:cNvPr id="1392047955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868562839" name="Picture">
+                  <wp:docPr id="1962793237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868562839" name="Picture"/>
+                          <pic:cNvPr id="1962793237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641549515" name="Picture">
+                  <wp:docPr id="191503940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641549515" name="Picture"/>
+                          <pic:cNvPr id="191503940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915182750" name="Picture">
+                  <wp:docPr id="1220733212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915182750" name="Picture"/>
+                          <pic:cNvPr id="1220733212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952589016" name="Picture">
+                  <wp:docPr id="1612319635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952589016" name="Picture"/>
+                          <pic:cNvPr id="1612319635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654933873" name="Picture">
+                  <wp:docPr id="1397408166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654933873" name="Picture"/>
+                          <pic:cNvPr id="1397408166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361692067" name="Picture">
+                        <wp:docPr id="4079645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361692067" name="Picture"/>
+                                <pic:cNvPr id="4079645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861200899" name="Picture">
+                        <wp:docPr id="859515231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861200899" name="Picture"/>
+                                <pic:cNvPr id="859515231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123117680" name="Picture">
+                        <wp:docPr id="907177785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123117680" name="Picture"/>
+                                <pic:cNvPr id="907177785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803812832" name="Picture">
+                        <wp:docPr id="108902506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803812832" name="Picture"/>
+                                <pic:cNvPr id="108902506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713113559" name="Picture">
+                        <wp:docPr id="1690150565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713113559" name="Picture"/>
+                                <pic:cNvPr id="1690150565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932277705" name="Picture">
+                        <wp:docPr id="403973984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932277705" name="Picture"/>
+                                <pic:cNvPr id="403973984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746722429" name="Picture">
+                        <wp:docPr id="2024641876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746722429" name="Picture"/>
+                                <pic:cNvPr id="2024641876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823470411" name="Picture">
+                        <wp:docPr id="570608876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823470411" name="Picture"/>
+                                <pic:cNvPr id="570608876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207013312" name="Picture">
+                        <wp:docPr id="1967471402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207013312" name="Picture"/>
+                                <pic:cNvPr id="1967471402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143989758" name="Picture">
+                        <wp:docPr id="1760565540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143989758" name="Picture"/>
+                                <pic:cNvPr id="1760565540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401523168" name="Picture">
+                        <wp:docPr id="2070568945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401523168" name="Picture"/>
+                                <pic:cNvPr id="2070568945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885517844" name="Picture">
+                        <wp:docPr id="1370017682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885517844" name="Picture"/>
+                                <pic:cNvPr id="1370017682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159288990" name="Picture">
+                  <wp:docPr id="1159178491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159288990" name="Picture"/>
+                          <pic:cNvPr id="1159178491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516652150" name="Picture">
+                  <wp:docPr id="440939690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516652150" name="Picture"/>
+                          <pic:cNvPr id="440939690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536473446" name="Picture">
+                  <wp:docPr id="1458566765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536473446" name="Picture"/>
+                          <pic:cNvPr id="1458566765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150612003" name="Picture">
+                  <wp:docPr id="562550196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150612003" name="Picture"/>
+                          <pic:cNvPr id="562550196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356935946" name="Picture">
+                  <wp:docPr id="2051920205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356935946" name="Picture"/>
+                          <pic:cNvPr id="2051920205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213556077" name="Picture">
+                  <wp:docPr id="1219518206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213556077" name="Picture"/>
+                          <pic:cNvPr id="1219518206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220376314" name="Picture">
+                        <wp:docPr id="395750765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220376314" name="Picture"/>
+                                <pic:cNvPr id="395750765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558713338" name="Picture">
+                  <wp:docPr id="850798032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558713338" name="Picture"/>
+                          <pic:cNvPr id="850798032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924656080" name="Picture">
+                  <wp:docPr id="1086465978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924656080" name="Picture"/>
+                          <pic:cNvPr id="1086465978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360943578" name="Picture">
+                  <wp:docPr id="1646073610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360943578" name="Picture"/>
+                          <pic:cNvPr id="1646073610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413588238" name="Picture">
+                  <wp:docPr id="227725882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413588238" name="Picture"/>
+                          <pic:cNvPr id="227725882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552642112" name="Picture">
+                  <wp:docPr id="1688261454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552642112" name="Picture"/>
+                          <pic:cNvPr id="1688261454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666350092" name="Picture">
+                  <wp:docPr id="384073931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666350092" name="Picture"/>
+                          <pic:cNvPr id="384073931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333845037" name="Picture">
+                        <wp:docPr id="1984579530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333845037" name="Picture"/>
+                                <pic:cNvPr id="1984579530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212857271" name="Picture">
+                  <wp:docPr id="1585066336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212857271" name="Picture"/>
+                          <pic:cNvPr id="1585066336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062681260" name="Picture">
+                  <wp:docPr id="436657636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062681260" name="Picture"/>
+                          <pic:cNvPr id="436657636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53274445" name="Picture">
+                  <wp:docPr id="2046056333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53274445" name="Picture"/>
+                          <pic:cNvPr id="2046056333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144519815" name="Picture">
+                  <wp:docPr id="1666893262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144519815" name="Picture"/>
+                          <pic:cNvPr id="1666893262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_49.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316805757" name="Picture">
+                  <wp:docPr id="1736681070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316805757" name="Picture"/>
+                          <pic:cNvPr id="1736681070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214196820" name="Picture">
+                  <wp:docPr id="1107034112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214196820" name="Picture"/>
+                          <pic:cNvPr id="1107034112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_48.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683698000" name="Picture">
+                        <wp:docPr id="1012486271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683698000" name="Picture"/>
+                                <pic:cNvPr id="1012486271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31302,57 +31302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053531074" name="Picture">
+                  <wp:docPr id="357477509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053531074" name="Picture"/>
+                          <pic:cNvPr id="357477509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31391,57 +31391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833463721" name="Picture">
+                  <wp:docPr id="1043689828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833463721" name="Picture"/>
+                          <pic:cNvPr id="1043689828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214029181" name="Picture">
+                  <wp:docPr id="1217991797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214029181" name="Picture"/>
+                          <pic:cNvPr id="1217991797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33033,57 +33033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143907949" name="Picture">
+                  <wp:docPr id="655726070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143907949" name="Picture"/>
+                          <pic:cNvPr id="655726070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33136,57 +33136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088188704" name="Picture">
+                  <wp:docPr id="1677937858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088188704" name="Picture"/>
+                          <pic:cNvPr id="1677937858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34513,57 +34513,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707053236" name="Picture">
+                  <wp:docPr id="737481941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707053236" name="Picture"/>
+                          <pic:cNvPr id="737481941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35656,57 +35656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774546124" name="Picture">
+                        <wp:docPr id="1893420658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774546124" name="Picture"/>
+                                <pic:cNvPr id="1893420658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36877,57 +36877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708656166" name="Picture">
+                  <wp:docPr id="1930149632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708656166" name="Picture"/>
+                          <pic:cNvPr id="1930149632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36948,57 +36948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066324179" name="Picture">
+                  <wp:docPr id="1468014292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066324179" name="Picture"/>
+                          <pic:cNvPr id="1468014292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37362,57 +37362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366411724" name="Picture">
+                  <wp:docPr id="920833185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366411724" name="Picture"/>
+                          <pic:cNvPr id="920833185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>