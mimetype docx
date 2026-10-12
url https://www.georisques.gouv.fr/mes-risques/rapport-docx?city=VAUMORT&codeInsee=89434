--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911119127" name="Picture">
+                  <wp:docPr id="1615360765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911119127" name="Picture"/>
+                          <pic:cNvPr id="1615360765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104151984" name="Picture">
+                  <wp:docPr id="1854924666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104151984" name="Picture"/>
+                          <pic:cNvPr id="1854924666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420726502" name="Picture">
+                        <wp:docPr id="908814912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420726502" name="Picture"/>
+                                <pic:cNvPr id="908814912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500828423" name="Picture">
+                  <wp:docPr id="163693103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500828423" name="Picture"/>
+                          <pic:cNvPr id="163693103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290450524" name="Picture">
+                  <wp:docPr id="180891191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290450524" name="Picture"/>
+                          <pic:cNvPr id="180891191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534030105" name="Picture">
+                  <wp:docPr id="868445538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534030105" name="Picture"/>
+                          <pic:cNvPr id="868445538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60948990" name="Picture">
+                  <wp:docPr id="1840617482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60948990" name="Picture"/>
+                          <pic:cNvPr id="1840617482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176451920" name="Picture">
+                  <wp:docPr id="2032969235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176451920" name="Picture"/>
+                          <pic:cNvPr id="2032969235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799037311" name="Picture">
+                        <wp:docPr id="725799703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799037311" name="Picture"/>
+                                <pic:cNvPr id="725799703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403270170" name="Picture">
+                        <wp:docPr id="32993243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403270170" name="Picture"/>
+                                <pic:cNvPr id="32993243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563720746" name="Picture">
+                        <wp:docPr id="33004310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563720746" name="Picture"/>
+                                <pic:cNvPr id="33004310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2704414" name="Picture">
+                        <wp:docPr id="562445193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2704414" name="Picture"/>
+                                <pic:cNvPr id="562445193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332942116" name="Picture">
+                        <wp:docPr id="1437340784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332942116" name="Picture"/>
+                                <pic:cNvPr id="1437340784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411665340" name="Picture">
+                        <wp:docPr id="1557000754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411665340" name="Picture"/>
+                                <pic:cNvPr id="1557000754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697712399" name="Picture">
+                        <wp:docPr id="2051576618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697712399" name="Picture"/>
+                                <pic:cNvPr id="2051576618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337732210" name="Picture">
+                        <wp:docPr id="1699610838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337732210" name="Picture"/>
+                                <pic:cNvPr id="1699610838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478563861" name="Picture">
+                        <wp:docPr id="910715393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478563861" name="Picture"/>
+                                <pic:cNvPr id="910715393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794327857" name="Picture">
+                        <wp:docPr id="1133283548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794327857" name="Picture"/>
+                                <pic:cNvPr id="1133283548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030323987" name="Picture">
+                        <wp:docPr id="1459435724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030323987" name="Picture"/>
+                                <pic:cNvPr id="1459435724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044718339" name="Picture">
+                        <wp:docPr id="4869746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044718339" name="Picture"/>
+                                <pic:cNvPr id="4869746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483344652" name="Picture">
+                        <wp:docPr id="2006168870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483344652" name="Picture"/>
+                                <pic:cNvPr id="2006168870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258104274" name="Picture">
+                        <wp:docPr id="1362852041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258104274" name="Picture"/>
+                                <pic:cNvPr id="1362852041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354449467" name="Picture">
+                        <wp:docPr id="238151423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354449467" name="Picture"/>
+                                <pic:cNvPr id="238151423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547157385" name="Picture">
+                  <wp:docPr id="900905315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547157385" name="Picture"/>
+                          <pic:cNvPr id="900905315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793222234" name="Picture">
+                  <wp:docPr id="954007341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793222234" name="Picture"/>
+                          <pic:cNvPr id="954007341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878859922" name="Picture">
+                  <wp:docPr id="1104273668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878859922" name="Picture"/>
+                          <pic:cNvPr id="1104273668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017928233" name="Picture">
+                  <wp:docPr id="2017782131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017928233" name="Picture"/>
+                          <pic:cNvPr id="2017782131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806182716" name="Picture">
+                  <wp:docPr id="797193285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806182716" name="Picture"/>
+                          <pic:cNvPr id="797193285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38286310" name="Picture">
+                  <wp:docPr id="925664696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38286310" name="Picture"/>
+                          <pic:cNvPr id="925664696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619873212" name="Picture">
+                        <wp:docPr id="1145948090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619873212" name="Picture"/>
+                                <pic:cNvPr id="1145948090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90960624" name="Picture">
+                  <wp:docPr id="99001894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90960624" name="Picture"/>
+                          <pic:cNvPr id="99001894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748876171" name="Picture">
+                  <wp:docPr id="2117122593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748876171" name="Picture"/>
+                          <pic:cNvPr id="2117122593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650688782" name="Picture">
+                  <wp:docPr id="1416282698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650688782" name="Picture"/>
+                          <pic:cNvPr id="1416282698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149563883" name="Picture">
+                  <wp:docPr id="1806958146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149563883" name="Picture"/>
+                          <pic:cNvPr id="1806958146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178391327" name="Picture">
+                  <wp:docPr id="1411495456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178391327" name="Picture"/>
+                          <pic:cNvPr id="1411495456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717755973" name="Picture">
+                  <wp:docPr id="1158584896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717755973" name="Picture"/>
+                          <pic:cNvPr id="1158584896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391077353" name="Picture">
+                        <wp:docPr id="642209501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391077353" name="Picture"/>
+                                <pic:cNvPr id="642209501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141358127" name="Picture">
+                  <wp:docPr id="1091876601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141358127" name="Picture"/>
+                          <pic:cNvPr id="1091876601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468719123" name="Picture">
+                  <wp:docPr id="911578202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468719123" name="Picture"/>
+                          <pic:cNvPr id="911578202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408327824" name="Picture">
+                  <wp:docPr id="951869326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408327824" name="Picture"/>
+                          <pic:cNvPr id="951869326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159783246" name="Picture">
+                  <wp:docPr id="1541764030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159783246" name="Picture"/>
+                          <pic:cNvPr id="1541764030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451392949" name="Picture">
+                  <wp:docPr id="939418962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451392949" name="Picture"/>
+                          <pic:cNvPr id="939418962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665949229" name="Picture">
+                  <wp:docPr id="1067119312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665949229" name="Picture"/>
+                          <pic:cNvPr id="1067119312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548349634" name="Picture">
+                        <wp:docPr id="1757505676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548349634" name="Picture"/>
+                                <pic:cNvPr id="1757505676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219881193" name="Picture">
+                  <wp:docPr id="988364318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219881193" name="Picture"/>
+                          <pic:cNvPr id="988364318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301293067" name="Picture">
+                  <wp:docPr id="1502590151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301293067" name="Picture"/>
+                          <pic:cNvPr id="1502590151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852451721" name="Picture">
+                  <wp:docPr id="165813661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852451721" name="Picture"/>
+                          <pic:cNvPr id="165813661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746236952" name="Picture">
+                  <wp:docPr id="1671199297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746236952" name="Picture"/>
+                          <pic:cNvPr id="1671199297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461464816" name="Picture">
+                  <wp:docPr id="2047581530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461464816" name="Picture"/>
+                          <pic:cNvPr id="2047581530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305798374" name="Picture">
+                  <wp:docPr id="380199442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305798374" name="Picture"/>
+                          <pic:cNvPr id="380199442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572930244" name="Picture">
+                  <wp:docPr id="160269288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572930244" name="Picture"/>
+                          <pic:cNvPr id="160269288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662516680" name="Picture">
+                  <wp:docPr id="706691440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662516680" name="Picture"/>
+                          <pic:cNvPr id="706691440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992740395" name="Picture">
+                  <wp:docPr id="1871094667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992740395" name="Picture"/>
+                          <pic:cNvPr id="1871094667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110615178" name="Picture">
+                        <wp:docPr id="356633906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110615178" name="Picture"/>
+                                <pic:cNvPr id="356633906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027231886" name="Picture">
+                  <wp:docPr id="1325510378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027231886" name="Picture"/>
+                          <pic:cNvPr id="1325510378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189510683" name="Picture">
+                  <wp:docPr id="1664192763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189510683" name="Picture"/>
+                          <pic:cNvPr id="1664192763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359738952" name="Picture">
+                  <wp:docPr id="942165875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359738952" name="Picture"/>
+                          <pic:cNvPr id="942165875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348468397" name="Picture">
+                  <wp:docPr id="240574181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348468397" name="Picture"/>
+                          <pic:cNvPr id="240574181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583199178" name="Picture">
+                  <wp:docPr id="609909429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583199178" name="Picture"/>
+                          <pic:cNvPr id="609909429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294301466" name="Picture">
+                  <wp:docPr id="255880488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294301466" name="Picture"/>
+                          <pic:cNvPr id="255880488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386593646" name="Picture">
+                        <wp:docPr id="1397977783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386593646" name="Picture"/>
+                                <pic:cNvPr id="1397977783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468947198" name="Picture">
+                  <wp:docPr id="809852815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468947198" name="Picture"/>
+                          <pic:cNvPr id="809852815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999788410" name="Picture">
+                  <wp:docPr id="512887602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999788410" name="Picture"/>
+                          <pic:cNvPr id="512887602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398245152" name="Picture">
+                  <wp:docPr id="146035564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398245152" name="Picture"/>
+                          <pic:cNvPr id="146035564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46898,57 +46898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395960290" name="Picture">
+                  <wp:docPr id="164585451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395960290" name="Picture"/>
+                          <pic:cNvPr id="164585451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46969,57 +46969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415512225" name="Picture">
+                  <wp:docPr id="126488187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415512225" name="Picture"/>
+                          <pic:cNvPr id="126488187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47383,57 +47383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996074381" name="Picture">
+                  <wp:docPr id="755958485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996074381" name="Picture"/>
+                          <pic:cNvPr id="755958485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>