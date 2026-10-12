--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820803459" name="Picture">
+                  <wp:docPr id="1678908072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820803459" name="Picture"/>
+                          <pic:cNvPr id="1678908072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374938647" name="Picture">
+                  <wp:docPr id="1001325213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374938647" name="Picture"/>
+                          <pic:cNvPr id="1001325213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775963849" name="Picture">
+                        <wp:docPr id="533224014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775963849" name="Picture"/>
+                                <pic:cNvPr id="533224014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382518066" name="Picture">
+                  <wp:docPr id="49855202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382518066" name="Picture"/>
+                          <pic:cNvPr id="49855202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981492263" name="Picture">
+                  <wp:docPr id="1812547459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981492263" name="Picture"/>
+                          <pic:cNvPr id="1812547459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130142875" name="Picture">
+                  <wp:docPr id="950530689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130142875" name="Picture"/>
+                          <pic:cNvPr id="950530689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097650390" name="Picture">
+                  <wp:docPr id="1415692222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097650390" name="Picture"/>
+                          <pic:cNvPr id="1415692222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796425357" name="Picture">
+                  <wp:docPr id="2006476697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796425357" name="Picture"/>
+                          <pic:cNvPr id="2006476697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265011658" name="Picture">
+                        <wp:docPr id="410317778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265011658" name="Picture"/>
+                                <pic:cNvPr id="410317778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058853726" name="Picture">
+                        <wp:docPr id="1149784143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058853726" name="Picture"/>
+                                <pic:cNvPr id="1149784143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829634063" name="Picture">
+                        <wp:docPr id="1897572707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829634063" name="Picture"/>
+                                <pic:cNvPr id="1897572707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147169003" name="Picture">
+                        <wp:docPr id="1303832539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147169003" name="Picture"/>
+                                <pic:cNvPr id="1303832539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028909691" name="Picture">
+                        <wp:docPr id="1728515493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028909691" name="Picture"/>
+                                <pic:cNvPr id="1728515493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842264227" name="Picture">
+                        <wp:docPr id="1054287524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842264227" name="Picture"/>
+                                <pic:cNvPr id="1054287524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192384518" name="Picture">
+                        <wp:docPr id="720489340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192384518" name="Picture"/>
+                                <pic:cNvPr id="720489340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963769235" name="Picture">
+                        <wp:docPr id="448937733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963769235" name="Picture"/>
+                                <pic:cNvPr id="448937733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637477274" name="Picture">
+                        <wp:docPr id="1956066255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637477274" name="Picture"/>
+                                <pic:cNvPr id="1956066255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061408864" name="Picture">
+                        <wp:docPr id="275700134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061408864" name="Picture"/>
+                                <pic:cNvPr id="275700134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237285548" name="Picture">
+                        <wp:docPr id="2017493407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237285548" name="Picture"/>
+                                <pic:cNvPr id="2017493407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440002211" name="Picture">
+                        <wp:docPr id="264459568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440002211" name="Picture"/>
+                                <pic:cNvPr id="264459568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526270807" name="Picture">
+                        <wp:docPr id="709387475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526270807" name="Picture"/>
+                                <pic:cNvPr id="709387475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120749503" name="Picture">
+                        <wp:docPr id="306459766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120749503" name="Picture"/>
+                                <pic:cNvPr id="306459766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923290363" name="Picture">
+                        <wp:docPr id="13427796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923290363" name="Picture"/>
+                                <pic:cNvPr id="13427796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937925757" name="Picture">
+                  <wp:docPr id="474948500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937925757" name="Picture"/>
+                          <pic:cNvPr id="474948500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348090239" name="Picture">
+                  <wp:docPr id="787548067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348090239" name="Picture"/>
+                          <pic:cNvPr id="787548067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618142689" name="Picture">
+                  <wp:docPr id="1935623599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618142689" name="Picture"/>
+                          <pic:cNvPr id="1935623599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687548148" name="Picture">
+                  <wp:docPr id="1148733849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687548148" name="Picture"/>
+                          <pic:cNvPr id="1148733849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768990793" name="Picture">
+                  <wp:docPr id="1390711591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768990793" name="Picture"/>
+                          <pic:cNvPr id="1390711591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27580308" name="Picture">
+                  <wp:docPr id="693128800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27580308" name="Picture"/>
+                          <pic:cNvPr id="693128800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694733747" name="Picture">
+                        <wp:docPr id="270149332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694733747" name="Picture"/>
+                                <pic:cNvPr id="270149332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406718092" name="Picture">
+                        <wp:docPr id="259401134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406718092" name="Picture"/>
+                                <pic:cNvPr id="259401134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104089790" name="Picture">
+                  <wp:docPr id="877132000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104089790" name="Picture"/>
+                          <pic:cNvPr id="877132000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029953094" name="Picture">
+                  <wp:docPr id="812050391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029953094" name="Picture"/>
+                          <pic:cNvPr id="812050391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682245590" name="Picture">
+                  <wp:docPr id="243531552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682245590" name="Picture"/>
+                          <pic:cNvPr id="243531552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139816768" name="Picture">
+                  <wp:docPr id="1617342232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139816768" name="Picture"/>
+                          <pic:cNvPr id="1617342232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329060110" name="Picture">
+                  <wp:docPr id="2107596061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329060110" name="Picture"/>
+                          <pic:cNvPr id="2107596061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413543730" name="Picture">
+                  <wp:docPr id="1371892468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413543730" name="Picture"/>
+                          <pic:cNvPr id="1371892468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451214967" name="Picture">
+                        <wp:docPr id="1647302562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451214967" name="Picture"/>
+                                <pic:cNvPr id="1647302562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409079060" name="Picture">
+                        <wp:docPr id="1130322825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409079060" name="Picture"/>
+                                <pic:cNvPr id="1130322825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821445151" name="Picture">
+                  <wp:docPr id="1599145607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821445151" name="Picture"/>
+                          <pic:cNvPr id="1599145607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39633982" name="Picture">
+                  <wp:docPr id="2074877935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39633982" name="Picture"/>
+                          <pic:cNvPr id="2074877935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903760307" name="Picture">
+                  <wp:docPr id="213888076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903760307" name="Picture"/>
+                          <pic:cNvPr id="213888076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186385435" name="Picture">
+                  <wp:docPr id="346070343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186385435" name="Picture"/>
+                          <pic:cNvPr id="346070343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502664533" name="Picture">
+                  <wp:docPr id="1543779733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502664533" name="Picture"/>
+                          <pic:cNvPr id="1543779733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10073410" name="Picture">
+                  <wp:docPr id="233920628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10073410" name="Picture"/>
+                          <pic:cNvPr id="233920628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155646620" name="Picture">
+                        <wp:docPr id="1537740351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155646620" name="Picture"/>
+                                <pic:cNvPr id="1537740351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153045735" name="Picture">
+                  <wp:docPr id="1553846214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153045735" name="Picture"/>
+                          <pic:cNvPr id="1553846214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835198087" name="Picture">
+                  <wp:docPr id="260893435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835198087" name="Picture"/>
+                          <pic:cNvPr id="260893435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890373116" name="Picture">
+                  <wp:docPr id="1067543752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890373116" name="Picture"/>
+                          <pic:cNvPr id="1067543752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226650592" name="Picture">
+                  <wp:docPr id="1946739244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226650592" name="Picture"/>
+                          <pic:cNvPr id="1946739244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036856099" name="Picture">
+                  <wp:docPr id="1529178296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036856099" name="Picture"/>
+                          <pic:cNvPr id="1529178296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509499698" name="Picture">
+                  <wp:docPr id="1487094962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509499698" name="Picture"/>
+                          <pic:cNvPr id="1487094962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590796013" name="Picture">
+                        <wp:docPr id="1851605353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590796013" name="Picture"/>
+                                <pic:cNvPr id="1851605353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850054092" name="Picture">
+                  <wp:docPr id="748232388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850054092" name="Picture"/>
+                          <pic:cNvPr id="748232388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258382277" name="Picture">
+                  <wp:docPr id="413377238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258382277" name="Picture"/>
+                          <pic:cNvPr id="413377238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797227234" name="Picture">
+                  <wp:docPr id="1644468750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797227234" name="Picture"/>
+                          <pic:cNvPr id="1644468750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448927415" name="Picture">
+                  <wp:docPr id="288371488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448927415" name="Picture"/>
+                          <pic:cNvPr id="288371488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197046324" name="Picture">
+                  <wp:docPr id="680931648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197046324" name="Picture"/>
+                          <pic:cNvPr id="680931648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548756248" name="Picture">
+                  <wp:docPr id="739123946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548756248" name="Picture"/>
+                          <pic:cNvPr id="739123946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593077802" name="Picture">
+                  <wp:docPr id="889920026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593077802" name="Picture"/>
+                          <pic:cNvPr id="889920026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361602712" name="Picture">
+                  <wp:docPr id="1880319820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361602712" name="Picture"/>
+                          <pic:cNvPr id="1880319820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813726555" name="Picture">
+                  <wp:docPr id="1644653115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813726555" name="Picture"/>
+                          <pic:cNvPr id="1644653115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>