--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678908072" name="Picture">
+                  <wp:docPr id="1002586048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678908072" name="Picture"/>
+                          <pic:cNvPr id="1002586048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001325213" name="Picture">
+                  <wp:docPr id="1240743959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001325213" name="Picture"/>
+                          <pic:cNvPr id="1240743959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533224014" name="Picture">
+                        <wp:docPr id="1256980762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533224014" name="Picture"/>
+                                <pic:cNvPr id="1256980762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49855202" name="Picture">
+                  <wp:docPr id="2097273484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49855202" name="Picture"/>
+                          <pic:cNvPr id="2097273484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812547459" name="Picture">
+                  <wp:docPr id="1034889769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812547459" name="Picture"/>
+                          <pic:cNvPr id="1034889769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950530689" name="Picture">
+                  <wp:docPr id="1977577551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950530689" name="Picture"/>
+                          <pic:cNvPr id="1977577551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415692222" name="Picture">
+                  <wp:docPr id="1473293544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415692222" name="Picture"/>
+                          <pic:cNvPr id="1473293544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006476697" name="Picture">
+                  <wp:docPr id="187993230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006476697" name="Picture"/>
+                          <pic:cNvPr id="187993230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410317778" name="Picture">
+                        <wp:docPr id="104836642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410317778" name="Picture"/>
+                                <pic:cNvPr id="104836642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149784143" name="Picture">
+                        <wp:docPr id="672069783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149784143" name="Picture"/>
+                                <pic:cNvPr id="672069783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897572707" name="Picture">
+                        <wp:docPr id="1516578775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897572707" name="Picture"/>
+                                <pic:cNvPr id="1516578775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303832539" name="Picture">
+                        <wp:docPr id="957372256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303832539" name="Picture"/>
+                                <pic:cNvPr id="957372256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728515493" name="Picture">
+                        <wp:docPr id="31223213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728515493" name="Picture"/>
+                                <pic:cNvPr id="31223213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054287524" name="Picture">
+                        <wp:docPr id="787798363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054287524" name="Picture"/>
+                                <pic:cNvPr id="787798363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720489340" name="Picture">
+                        <wp:docPr id="1951779338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720489340" name="Picture"/>
+                                <pic:cNvPr id="1951779338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448937733" name="Picture">
+                        <wp:docPr id="1548830245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448937733" name="Picture"/>
+                                <pic:cNvPr id="1548830245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956066255" name="Picture">
+                        <wp:docPr id="2116711300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956066255" name="Picture"/>
+                                <pic:cNvPr id="2116711300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275700134" name="Picture">
+                        <wp:docPr id="1071912369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275700134" name="Picture"/>
+                                <pic:cNvPr id="1071912369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017493407" name="Picture">
+                        <wp:docPr id="454660596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017493407" name="Picture"/>
+                                <pic:cNvPr id="454660596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264459568" name="Picture">
+                        <wp:docPr id="1922919421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264459568" name="Picture"/>
+                                <pic:cNvPr id="1922919421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709387475" name="Picture">
+                        <wp:docPr id="1061750475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709387475" name="Picture"/>
+                                <pic:cNvPr id="1061750475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306459766" name="Picture">
+                        <wp:docPr id="2144032931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306459766" name="Picture"/>
+                                <pic:cNvPr id="2144032931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13427796" name="Picture">
+                        <wp:docPr id="694631585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13427796" name="Picture"/>
+                                <pic:cNvPr id="694631585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474948500" name="Picture">
+                  <wp:docPr id="239881272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474948500" name="Picture"/>
+                          <pic:cNvPr id="239881272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787548067" name="Picture">
+                  <wp:docPr id="7927485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787548067" name="Picture"/>
+                          <pic:cNvPr id="7927485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935623599" name="Picture">
+                  <wp:docPr id="305081679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935623599" name="Picture"/>
+                          <pic:cNvPr id="305081679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148733849" name="Picture">
+                  <wp:docPr id="441759036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148733849" name="Picture"/>
+                          <pic:cNvPr id="441759036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390711591" name="Picture">
+                  <wp:docPr id="1966996673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390711591" name="Picture"/>
+                          <pic:cNvPr id="1966996673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693128800" name="Picture">
+                  <wp:docPr id="1109318769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693128800" name="Picture"/>
+                          <pic:cNvPr id="1109318769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270149332" name="Picture">
+                        <wp:docPr id="682905988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270149332" name="Picture"/>
+                                <pic:cNvPr id="682905988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259401134" name="Picture">
+                        <wp:docPr id="1014871723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259401134" name="Picture"/>
+                                <pic:cNvPr id="1014871723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877132000" name="Picture">
+                  <wp:docPr id="239127172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877132000" name="Picture"/>
+                          <pic:cNvPr id="239127172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812050391" name="Picture">
+                  <wp:docPr id="430229152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812050391" name="Picture"/>
+                          <pic:cNvPr id="430229152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243531552" name="Picture">
+                  <wp:docPr id="1220408273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243531552" name="Picture"/>
+                          <pic:cNvPr id="1220408273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617342232" name="Picture">
+                  <wp:docPr id="1441614112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617342232" name="Picture"/>
+                          <pic:cNvPr id="1441614112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107596061" name="Picture">
+                  <wp:docPr id="695072835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107596061" name="Picture"/>
+                          <pic:cNvPr id="695072835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371892468" name="Picture">
+                  <wp:docPr id="2013904327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371892468" name="Picture"/>
+                          <pic:cNvPr id="2013904327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647302562" name="Picture">
+                        <wp:docPr id="34936556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647302562" name="Picture"/>
+                                <pic:cNvPr id="34936556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130322825" name="Picture">
+                        <wp:docPr id="309444744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130322825" name="Picture"/>
+                                <pic:cNvPr id="309444744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599145607" name="Picture">
+                  <wp:docPr id="947455580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599145607" name="Picture"/>
+                          <pic:cNvPr id="947455580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074877935" name="Picture">
+                  <wp:docPr id="873854379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074877935" name="Picture"/>
+                          <pic:cNvPr id="873854379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213888076" name="Picture">
+                  <wp:docPr id="1979350464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213888076" name="Picture"/>
+                          <pic:cNvPr id="1979350464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346070343" name="Picture">
+                  <wp:docPr id="1366082558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346070343" name="Picture"/>
+                          <pic:cNvPr id="1366082558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543779733" name="Picture">
+                  <wp:docPr id="1021536109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543779733" name="Picture"/>
+                          <pic:cNvPr id="1021536109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233920628" name="Picture">
+                  <wp:docPr id="1652103478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233920628" name="Picture"/>
+                          <pic:cNvPr id="1652103478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537740351" name="Picture">
+                        <wp:docPr id="2074956882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537740351" name="Picture"/>
+                                <pic:cNvPr id="2074956882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553846214" name="Picture">
+                  <wp:docPr id="1362576056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553846214" name="Picture"/>
+                          <pic:cNvPr id="1362576056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260893435" name="Picture">
+                  <wp:docPr id="584209551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260893435" name="Picture"/>
+                          <pic:cNvPr id="584209551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067543752" name="Picture">
+                  <wp:docPr id="1145349142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067543752" name="Picture"/>
+                          <pic:cNvPr id="1145349142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946739244" name="Picture">
+                  <wp:docPr id="1765063141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946739244" name="Picture"/>
+                          <pic:cNvPr id="1765063141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529178296" name="Picture">
+                  <wp:docPr id="61530232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529178296" name="Picture"/>
+                          <pic:cNvPr id="61530232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487094962" name="Picture">
+                  <wp:docPr id="1830228910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487094962" name="Picture"/>
+                          <pic:cNvPr id="1830228910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851605353" name="Picture">
+                        <wp:docPr id="2073186261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851605353" name="Picture"/>
+                                <pic:cNvPr id="2073186261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748232388" name="Picture">
+                  <wp:docPr id="785230186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748232388" name="Picture"/>
+                          <pic:cNvPr id="785230186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413377238" name="Picture">
+                  <wp:docPr id="1139858384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413377238" name="Picture"/>
+                          <pic:cNvPr id="1139858384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644468750" name="Picture">
+                  <wp:docPr id="1631038064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644468750" name="Picture"/>
+                          <pic:cNvPr id="1631038064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288371488" name="Picture">
+                  <wp:docPr id="1331736112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288371488" name="Picture"/>
+                          <pic:cNvPr id="1331736112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680931648" name="Picture">
+                  <wp:docPr id="606591497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680931648" name="Picture"/>
+                          <pic:cNvPr id="606591497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739123946" name="Picture">
+                  <wp:docPr id="2114013914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739123946" name="Picture"/>
+                          <pic:cNvPr id="2114013914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889920026" name="Picture">
+                  <wp:docPr id="1684811905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889920026" name="Picture"/>
+                          <pic:cNvPr id="1684811905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880319820" name="Picture">
+                  <wp:docPr id="1838523894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880319820" name="Picture"/>
+                          <pic:cNvPr id="1838523894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644653115" name="Picture">
+                  <wp:docPr id="1976377020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644653115" name="Picture"/>
+                          <pic:cNvPr id="1976377020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>