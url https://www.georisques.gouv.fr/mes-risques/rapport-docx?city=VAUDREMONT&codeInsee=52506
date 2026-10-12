--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030945703" name="Picture">
+                  <wp:docPr id="1996569265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030945703" name="Picture"/>
+                          <pic:cNvPr id="1996569265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505001210" name="Picture">
+                  <wp:docPr id="955090087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505001210" name="Picture"/>
+                          <pic:cNvPr id="955090087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650083184" name="Picture">
+                        <wp:docPr id="487583308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650083184" name="Picture"/>
+                                <pic:cNvPr id="487583308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264278105" name="Picture">
+                  <wp:docPr id="1532561750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264278105" name="Picture"/>
+                          <pic:cNvPr id="1532561750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637506889" name="Picture">
+                  <wp:docPr id="12837969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637506889" name="Picture"/>
+                          <pic:cNvPr id="12837969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036758896" name="Picture">
+                  <wp:docPr id="2052603632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036758896" name="Picture"/>
+                          <pic:cNvPr id="2052603632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115874201" name="Picture">
+                  <wp:docPr id="1897644609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115874201" name="Picture"/>
+                          <pic:cNvPr id="1897644609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207232043" name="Picture">
+                  <wp:docPr id="344484043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207232043" name="Picture"/>
+                          <pic:cNvPr id="344484043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864652405" name="Picture">
+                        <wp:docPr id="2086661457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864652405" name="Picture"/>
+                                <pic:cNvPr id="2086661457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964169960" name="Picture">
+                        <wp:docPr id="407269629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964169960" name="Picture"/>
+                                <pic:cNvPr id="407269629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765082615" name="Picture">
+                        <wp:docPr id="1586356963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765082615" name="Picture"/>
+                                <pic:cNvPr id="1586356963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463153449" name="Picture">
+                        <wp:docPr id="859162921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463153449" name="Picture"/>
+                                <pic:cNvPr id="859162921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245872297" name="Picture">
+                        <wp:docPr id="1049388014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245872297" name="Picture"/>
+                                <pic:cNvPr id="1049388014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403274991" name="Picture">
+                        <wp:docPr id="773988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403274991" name="Picture"/>
+                                <pic:cNvPr id="773988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960854352" name="Picture">
+                        <wp:docPr id="902259598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960854352" name="Picture"/>
+                                <pic:cNvPr id="902259598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025842051" name="Picture">
+                        <wp:docPr id="1348745649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025842051" name="Picture"/>
+                                <pic:cNvPr id="1348745649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381877061" name="Picture">
+                        <wp:docPr id="1546027314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381877061" name="Picture"/>
+                                <pic:cNvPr id="1546027314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844291449" name="Picture">
+                        <wp:docPr id="1286391445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844291449" name="Picture"/>
+                                <pic:cNvPr id="1286391445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189338298" name="Picture">
+                        <wp:docPr id="1031329351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189338298" name="Picture"/>
+                                <pic:cNvPr id="1031329351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225419740" name="Picture">
+                        <wp:docPr id="1549526908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225419740" name="Picture"/>
+                                <pic:cNvPr id="1549526908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441753782" name="Picture">
+                        <wp:docPr id="277680570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441753782" name="Picture"/>
+                                <pic:cNvPr id="277680570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516654012" name="Picture">
+                        <wp:docPr id="1936741739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516654012" name="Picture"/>
+                                <pic:cNvPr id="1936741739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108865053" name="Picture">
+                        <wp:docPr id="855115050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108865053" name="Picture"/>
+                                <pic:cNvPr id="855115050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125377860" name="Picture">
+                  <wp:docPr id="413675488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125377860" name="Picture"/>
+                          <pic:cNvPr id="413675488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433197212" name="Picture">
+                  <wp:docPr id="2123443360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433197212" name="Picture"/>
+                          <pic:cNvPr id="2123443360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362329985" name="Picture">
+                  <wp:docPr id="1634750993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362329985" name="Picture"/>
+                          <pic:cNvPr id="1634750993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499848856" name="Picture">
+                  <wp:docPr id="1987672613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499848856" name="Picture"/>
+                          <pic:cNvPr id="1987672613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869810657" name="Picture">
+                  <wp:docPr id="905853218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869810657" name="Picture"/>
+                          <pic:cNvPr id="905853218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125208274" name="Picture">
+                  <wp:docPr id="1463800668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125208274" name="Picture"/>
+                          <pic:cNvPr id="1463800668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653068431" name="Picture">
+                        <wp:docPr id="524826502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653068431" name="Picture"/>
+                                <pic:cNvPr id="524826502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274387283" name="Picture">
+                  <wp:docPr id="1380718153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274387283" name="Picture"/>
+                          <pic:cNvPr id="1380718153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131427283" name="Picture">
+                  <wp:docPr id="1270725017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131427283" name="Picture"/>
+                          <pic:cNvPr id="1270725017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591747351" name="Picture">
+                  <wp:docPr id="362238831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591747351" name="Picture"/>
+                          <pic:cNvPr id="362238831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782964708" name="Picture">
+                  <wp:docPr id="1836055410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782964708" name="Picture"/>
+                          <pic:cNvPr id="1836055410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232026576" name="Picture">
+                  <wp:docPr id="2121404067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232026576" name="Picture"/>
+                          <pic:cNvPr id="2121404067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242287385" name="Picture">
+                  <wp:docPr id="1776230626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242287385" name="Picture"/>
+                          <pic:cNvPr id="1776230626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113614516" name="Picture">
+                        <wp:docPr id="1476448756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113614516" name="Picture"/>
+                                <pic:cNvPr id="1476448756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063406166" name="Picture">
+                  <wp:docPr id="291211868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063406166" name="Picture"/>
+                          <pic:cNvPr id="291211868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102136458" name="Picture">
+                  <wp:docPr id="1233632851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102136458" name="Picture"/>
+                          <pic:cNvPr id="1233632851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157002408" name="Picture">
+                  <wp:docPr id="1087833497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157002408" name="Picture"/>
+                          <pic:cNvPr id="1087833497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041131920" name="Picture">
+                  <wp:docPr id="2084867648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041131920" name="Picture"/>
+                          <pic:cNvPr id="2084867648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716023724" name="Picture">
+                  <wp:docPr id="146532898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716023724" name="Picture"/>
+                          <pic:cNvPr id="146532898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125936961" name="Picture">
+                  <wp:docPr id="1170534850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125936961" name="Picture"/>
+                          <pic:cNvPr id="1170534850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033778261" name="Picture">
+                  <wp:docPr id="577066116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033778261" name="Picture"/>
+                          <pic:cNvPr id="577066116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500703936" name="Picture">
+                  <wp:docPr id="1087241195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500703936" name="Picture"/>
+                          <pic:cNvPr id="1087241195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087115354" name="Picture">
+                  <wp:docPr id="488914617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087115354" name="Picture"/>
+                          <pic:cNvPr id="488914617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465784289" name="Picture">
+                  <wp:docPr id="1551154065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465784289" name="Picture"/>
+                          <pic:cNvPr id="1551154065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153533891" name="Picture">
+                  <wp:docPr id="931646453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153533891" name="Picture"/>
+                          <pic:cNvPr id="931646453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941457346" name="Picture">
+                  <wp:docPr id="1811809609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941457346" name="Picture"/>
+                          <pic:cNvPr id="1811809609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684110765" name="Picture">
+                        <wp:docPr id="48294763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684110765" name="Picture"/>
+                                <pic:cNvPr id="48294763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427886894" name="Picture">
+                  <wp:docPr id="422539827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427886894" name="Picture"/>
+                          <pic:cNvPr id="422539827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542673816" name="Picture">
+                  <wp:docPr id="109240341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542673816" name="Picture"/>
+                          <pic:cNvPr id="109240341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463372737" name="Picture">
+                  <wp:docPr id="490242875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463372737" name="Picture"/>
+                          <pic:cNvPr id="490242875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855878429" name="Picture">
+                  <wp:docPr id="517572392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855878429" name="Picture"/>
+                          <pic:cNvPr id="517572392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386873394" name="Picture">
+                  <wp:docPr id="671710872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386873394" name="Picture"/>
+                          <pic:cNvPr id="671710872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344688546" name="Picture">
+                  <wp:docPr id="798518910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344688546" name="Picture"/>
+                          <pic:cNvPr id="798518910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153098371" name="Picture">
+                        <wp:docPr id="2132583104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153098371" name="Picture"/>
+                                <pic:cNvPr id="2132583104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649821488" name="Picture">
+                  <wp:docPr id="1690683335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649821488" name="Picture"/>
+                          <pic:cNvPr id="1690683335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423458641" name="Picture">
+                  <wp:docPr id="1677514606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423458641" name="Picture"/>
+                          <pic:cNvPr id="1677514606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457842273" name="Picture">
+                  <wp:docPr id="2071968849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457842273" name="Picture"/>
+                          <pic:cNvPr id="2071968849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623812789" name="Picture">
+                  <wp:docPr id="1611674110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623812789" name="Picture"/>
+                          <pic:cNvPr id="1611674110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465633982" name="Picture">
+                  <wp:docPr id="1699929397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465633982" name="Picture"/>
+                          <pic:cNvPr id="1699929397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480864546" name="Picture">
+                  <wp:docPr id="1674148090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480864546" name="Picture"/>
+                          <pic:cNvPr id="1674148090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>