--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261602979" name="Picture">
+                  <wp:docPr id="1906751706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261602979" name="Picture"/>
+                          <pic:cNvPr id="1906751706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850144921" name="Picture">
+                  <wp:docPr id="912616144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850144921" name="Picture"/>
+                          <pic:cNvPr id="912616144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342071832" name="Picture">
+                        <wp:docPr id="1635678061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342071832" name="Picture"/>
+                                <pic:cNvPr id="1635678061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924082300" name="Picture">
+                  <wp:docPr id="813961763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924082300" name="Picture"/>
+                          <pic:cNvPr id="813961763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777371751" name="Picture">
+                  <wp:docPr id="653440388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777371751" name="Picture"/>
+                          <pic:cNvPr id="653440388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482466652" name="Picture">
+                  <wp:docPr id="1889939549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482466652" name="Picture"/>
+                          <pic:cNvPr id="1889939549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233335622" name="Picture">
+                  <wp:docPr id="57808870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233335622" name="Picture"/>
+                          <pic:cNvPr id="57808870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144436154" name="Picture">
+                  <wp:docPr id="180484744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144436154" name="Picture"/>
+                          <pic:cNvPr id="180484744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953143316" name="Picture">
+                        <wp:docPr id="1312173348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953143316" name="Picture"/>
+                                <pic:cNvPr id="1312173348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742716694" name="Picture">
+                        <wp:docPr id="410733013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742716694" name="Picture"/>
+                                <pic:cNvPr id="410733013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135189336" name="Picture">
+                        <wp:docPr id="871238237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135189336" name="Picture"/>
+                                <pic:cNvPr id="871238237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528189814" name="Picture">
+                        <wp:docPr id="265973121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528189814" name="Picture"/>
+                                <pic:cNvPr id="265973121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978436838" name="Picture">
+                        <wp:docPr id="1865877099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978436838" name="Picture"/>
+                                <pic:cNvPr id="1865877099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172049345" name="Picture">
+                        <wp:docPr id="1030917443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172049345" name="Picture"/>
+                                <pic:cNvPr id="1030917443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830361788" name="Picture">
+                        <wp:docPr id="1054801755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830361788" name="Picture"/>
+                                <pic:cNvPr id="1054801755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449166046" name="Picture">
+                        <wp:docPr id="1383357464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449166046" name="Picture"/>
+                                <pic:cNvPr id="1383357464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654646915" name="Picture">
+                        <wp:docPr id="1644838663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654646915" name="Picture"/>
+                                <pic:cNvPr id="1644838663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443933036" name="Picture">
+                        <wp:docPr id="914101261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443933036" name="Picture"/>
+                                <pic:cNvPr id="914101261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536812391" name="Picture">
+                        <wp:docPr id="1497044605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536812391" name="Picture"/>
+                                <pic:cNvPr id="1497044605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471158477" name="Picture">
+                        <wp:docPr id="1950565059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471158477" name="Picture"/>
+                                <pic:cNvPr id="1950565059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206949083" name="Picture">
+                        <wp:docPr id="1344798781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206949083" name="Picture"/>
+                                <pic:cNvPr id="1344798781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793284748" name="Picture">
+                        <wp:docPr id="1770376138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793284748" name="Picture"/>
+                                <pic:cNvPr id="1770376138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218217186" name="Picture">
+                        <wp:docPr id="510181741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218217186" name="Picture"/>
+                                <pic:cNvPr id="510181741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972638571" name="Picture">
+                  <wp:docPr id="1958760301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972638571" name="Picture"/>
+                          <pic:cNvPr id="1958760301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16929831" name="Picture">
+                  <wp:docPr id="107219472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16929831" name="Picture"/>
+                          <pic:cNvPr id="107219472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574195722" name="Picture">
+                  <wp:docPr id="274894826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574195722" name="Picture"/>
+                          <pic:cNvPr id="274894826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491543764" name="Picture">
+                  <wp:docPr id="1008277100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491543764" name="Picture"/>
+                          <pic:cNvPr id="1008277100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475366229" name="Picture">
+                  <wp:docPr id="1854727409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475366229" name="Picture"/>
+                          <pic:cNvPr id="1854727409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627288981" name="Picture">
+                  <wp:docPr id="278430151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627288981" name="Picture"/>
+                          <pic:cNvPr id="278430151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350958779" name="Picture">
+                        <wp:docPr id="1220963247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350958779" name="Picture"/>
+                                <pic:cNvPr id="1220963247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359161432" name="Picture">
+                  <wp:docPr id="229481107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359161432" name="Picture"/>
+                          <pic:cNvPr id="229481107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929045936" name="Picture">
+                  <wp:docPr id="139438125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929045936" name="Picture"/>
+                          <pic:cNvPr id="139438125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064913848" name="Picture">
+                  <wp:docPr id="1932472728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064913848" name="Picture"/>
+                          <pic:cNvPr id="1932472728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393120866" name="Picture">
+                  <wp:docPr id="1506937595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393120866" name="Picture"/>
+                          <pic:cNvPr id="1506937595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949095953" name="Picture">
+                  <wp:docPr id="600502943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949095953" name="Picture"/>
+                          <pic:cNvPr id="600502943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102806239" name="Picture">
+                  <wp:docPr id="136948474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102806239" name="Picture"/>
+                          <pic:cNvPr id="136948474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788272201" name="Picture">
+                        <wp:docPr id="1034510669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788272201" name="Picture"/>
+                                <pic:cNvPr id="1034510669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890231411" name="Picture">
+                        <wp:docPr id="40167161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890231411" name="Picture"/>
+                                <pic:cNvPr id="40167161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406943810" name="Picture">
+                  <wp:docPr id="2060812705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406943810" name="Picture"/>
+                          <pic:cNvPr id="2060812705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987116406" name="Picture">
+                  <wp:docPr id="1596187436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987116406" name="Picture"/>
+                          <pic:cNvPr id="1596187436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218000017" name="Picture">
+                  <wp:docPr id="554429165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218000017" name="Picture"/>
+                          <pic:cNvPr id="554429165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424674924" name="Picture">
+                  <wp:docPr id="1635501598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424674924" name="Picture"/>
+                          <pic:cNvPr id="1635501598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481694099" name="Picture">
+                  <wp:docPr id="1555761542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481694099" name="Picture"/>
+                          <pic:cNvPr id="1555761542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681813206" name="Picture">
+                  <wp:docPr id="2024308030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681813206" name="Picture"/>
+                          <pic:cNvPr id="2024308030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930514586" name="Picture">
+                        <wp:docPr id="886444495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930514586" name="Picture"/>
+                                <pic:cNvPr id="886444495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116225088" name="Picture">
+                  <wp:docPr id="1061723053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116225088" name="Picture"/>
+                          <pic:cNvPr id="1061723053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479575880" name="Picture">
+                  <wp:docPr id="322574075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479575880" name="Picture"/>
+                          <pic:cNvPr id="322574075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33226,57 +33226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307682669" name="Picture">
+                  <wp:docPr id="862384965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307682669" name="Picture"/>
+                          <pic:cNvPr id="862384965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308998193" name="Picture">
+                  <wp:docPr id="1809725547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308998193" name="Picture"/>
+                          <pic:cNvPr id="1809725547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34390,57 +34390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362024228" name="Picture">
+                  <wp:docPr id="120566181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362024228" name="Picture"/>
+                          <pic:cNvPr id="120566181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35848,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454519080" name="Picture">
+                  <wp:docPr id="676516039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454519080" name="Picture"/>
+                          <pic:cNvPr id="676516039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37045,57 +37045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494877968" name="Picture">
+                        <wp:docPr id="880279545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494877968" name="Picture"/>
+                                <pic:cNvPr id="880279545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39215,57 +39215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716852207" name="Picture">
+                  <wp:docPr id="266719116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716852207" name="Picture"/>
+                          <pic:cNvPr id="266719116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39304,57 +39304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635857925" name="Picture">
+                  <wp:docPr id="1602077901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635857925" name="Picture"/>
+                          <pic:cNvPr id="1602077901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751684910" name="Picture">
+                  <wp:docPr id="1417572588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751684910" name="Picture"/>
+                          <pic:cNvPr id="1417572588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084479935" name="Picture">
+                  <wp:docPr id="1570190554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084479935" name="Picture"/>
+                          <pic:cNvPr id="1570190554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41049,57 +41049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045086849" name="Picture">
+                  <wp:docPr id="932781511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045086849" name="Picture"/>
+                          <pic:cNvPr id="932781511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42426,57 +42426,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469023656" name="Picture">
+                  <wp:docPr id="1164977286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469023656" name="Picture"/>
+                          <pic:cNvPr id="1164977286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43569,57 +43569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169179945" name="Picture">
+                        <wp:docPr id="1616668854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169179945" name="Picture"/>
+                                <pic:cNvPr id="1616668854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44840,57 +44840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110131718" name="Picture">
+                  <wp:docPr id="1241601270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110131718" name="Picture"/>
+                          <pic:cNvPr id="1241601270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44920,57 +44920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366737111" name="Picture">
+                  <wp:docPr id="2090643366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366737111" name="Picture"/>
+                          <pic:cNvPr id="2090643366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45399,57 +45399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931510163" name="Picture">
+                  <wp:docPr id="237614249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931510163" name="Picture"/>
+                          <pic:cNvPr id="237614249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47554,57 +47554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306211344" name="Picture">
+                  <wp:docPr id="890120298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306211344" name="Picture"/>
+                          <pic:cNvPr id="890120298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47625,57 +47625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491553217" name="Picture">
+                  <wp:docPr id="745947378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491553217" name="Picture"/>
+                          <pic:cNvPr id="745947378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48039,57 +48039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800875863" name="Picture">
+                  <wp:docPr id="1874408745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800875863" name="Picture"/>
+                          <pic:cNvPr id="1874408745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>