--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253469803" name="Picture">
+                  <wp:docPr id="752459923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253469803" name="Picture"/>
+                          <pic:cNvPr id="752459923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096958700" name="Picture">
+                  <wp:docPr id="1310828776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096958700" name="Picture"/>
+                          <pic:cNvPr id="1310828776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279642982" name="Picture">
+                        <wp:docPr id="1030491874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279642982" name="Picture"/>
+                                <pic:cNvPr id="1030491874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330751155" name="Picture">
+                  <wp:docPr id="1823544139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330751155" name="Picture"/>
+                          <pic:cNvPr id="1823544139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78560865" name="Picture">
+                  <wp:docPr id="734707212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78560865" name="Picture"/>
+                          <pic:cNvPr id="734707212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060769595" name="Picture">
+                  <wp:docPr id="816349515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060769595" name="Picture"/>
+                          <pic:cNvPr id="816349515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094274279" name="Picture">
+                  <wp:docPr id="605962509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094274279" name="Picture"/>
+                          <pic:cNvPr id="605962509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509174916" name="Picture">
+                  <wp:docPr id="1563173515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509174916" name="Picture"/>
+                          <pic:cNvPr id="1563173515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465976462" name="Picture">
+                        <wp:docPr id="1592060450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465976462" name="Picture"/>
+                                <pic:cNvPr id="1592060450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037635311" name="Picture">
+                        <wp:docPr id="1370185817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037635311" name="Picture"/>
+                                <pic:cNvPr id="1370185817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396444451" name="Picture">
+                        <wp:docPr id="1428943573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396444451" name="Picture"/>
+                                <pic:cNvPr id="1428943573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680639265" name="Picture">
+                        <wp:docPr id="432910322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680639265" name="Picture"/>
+                                <pic:cNvPr id="432910322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468949980" name="Picture">
+                        <wp:docPr id="1481400779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468949980" name="Picture"/>
+                                <pic:cNvPr id="1481400779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915896568" name="Picture">
+                        <wp:docPr id="1427625187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915896568" name="Picture"/>
+                                <pic:cNvPr id="1427625187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193613941" name="Picture">
+                        <wp:docPr id="624001226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193613941" name="Picture"/>
+                                <pic:cNvPr id="624001226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145621200" name="Picture">
+                        <wp:docPr id="2090068157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145621200" name="Picture"/>
+                                <pic:cNvPr id="2090068157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497733323" name="Picture">
+                        <wp:docPr id="230133311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497733323" name="Picture"/>
+                                <pic:cNvPr id="230133311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287886213" name="Picture">
+                        <wp:docPr id="2041851202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287886213" name="Picture"/>
+                                <pic:cNvPr id="2041851202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255046277" name="Picture">
+                        <wp:docPr id="2081175463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255046277" name="Picture"/>
+                                <pic:cNvPr id="2081175463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659263660" name="Picture">
+                        <wp:docPr id="1629895567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659263660" name="Picture"/>
+                                <pic:cNvPr id="1629895567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758978956" name="Picture">
+                        <wp:docPr id="420477837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758978956" name="Picture"/>
+                                <pic:cNvPr id="420477837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365819109" name="Picture">
+                        <wp:docPr id="696325154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365819109" name="Picture"/>
+                                <pic:cNvPr id="696325154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434912663" name="Picture">
+                        <wp:docPr id="838174777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434912663" name="Picture"/>
+                                <pic:cNvPr id="838174777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951792022" name="Picture">
+                  <wp:docPr id="1967674798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951792022" name="Picture"/>
+                          <pic:cNvPr id="1967674798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078421489" name="Picture">
+                  <wp:docPr id="263617358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078421489" name="Picture"/>
+                          <pic:cNvPr id="263617358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335152759" name="Picture">
+                  <wp:docPr id="1292852356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335152759" name="Picture"/>
+                          <pic:cNvPr id="1292852356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15578515" name="Picture">
+                  <wp:docPr id="2051576905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15578515" name="Picture"/>
+                          <pic:cNvPr id="2051576905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914198105" name="Picture">
+                  <wp:docPr id="716873379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914198105" name="Picture"/>
+                          <pic:cNvPr id="716873379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753080778" name="Picture">
+                  <wp:docPr id="1931038901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753080778" name="Picture"/>
+                          <pic:cNvPr id="1931038901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095268488" name="Picture">
+                        <wp:docPr id="1831179829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095268488" name="Picture"/>
+                                <pic:cNvPr id="1831179829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61353841" name="Picture">
+                  <wp:docPr id="2141204216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61353841" name="Picture"/>
+                          <pic:cNvPr id="2141204216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388173658" name="Picture">
+                  <wp:docPr id="431147291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388173658" name="Picture"/>
+                          <pic:cNvPr id="431147291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883701383" name="Picture">
+                  <wp:docPr id="1491558438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883701383" name="Picture"/>
+                          <pic:cNvPr id="1491558438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586816134" name="Picture">
+                  <wp:docPr id="1162210894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586816134" name="Picture"/>
+                          <pic:cNvPr id="1162210894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985142553" name="Picture">
+                  <wp:docPr id="1799155992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985142553" name="Picture"/>
+                          <pic:cNvPr id="1799155992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404770183" name="Picture">
+                  <wp:docPr id="1402745574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404770183" name="Picture"/>
+                          <pic:cNvPr id="1402745574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895633589" name="Picture">
+                        <wp:docPr id="2060140361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895633589" name="Picture"/>
+                                <pic:cNvPr id="2060140361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789605208" name="Picture">
+                  <wp:docPr id="1215441396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789605208" name="Picture"/>
+                          <pic:cNvPr id="1215441396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976889618" name="Picture">
+                  <wp:docPr id="1256411660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976889618" name="Picture"/>
+                          <pic:cNvPr id="1256411660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124533299" name="Picture">
+                  <wp:docPr id="1858310406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124533299" name="Picture"/>
+                          <pic:cNvPr id="1858310406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487659396" name="Picture">
+                  <wp:docPr id="1978276933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487659396" name="Picture"/>
+                          <pic:cNvPr id="1978276933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250195760" name="Picture">
+                  <wp:docPr id="2009906647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250195760" name="Picture"/>
+                          <pic:cNvPr id="2009906647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804746329" name="Picture">
+                  <wp:docPr id="475027306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804746329" name="Picture"/>
+                          <pic:cNvPr id="475027306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599063882" name="Picture">
+                        <wp:docPr id="575474453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599063882" name="Picture"/>
+                                <pic:cNvPr id="575474453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938807513" name="Picture">
+                  <wp:docPr id="1010361137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938807513" name="Picture"/>
+                          <pic:cNvPr id="1010361137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876249580" name="Picture">
+                  <wp:docPr id="835481191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876249580" name="Picture"/>
+                          <pic:cNvPr id="835481191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461931262" name="Picture">
+                  <wp:docPr id="1306760614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461931262" name="Picture"/>
+                          <pic:cNvPr id="1306760614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385674877" name="Picture">
+                  <wp:docPr id="429610090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385674877" name="Picture"/>
+                          <pic:cNvPr id="429610090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944882152" name="Picture">
+                  <wp:docPr id="2029338709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944882152" name="Picture"/>
+                          <pic:cNvPr id="2029338709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764127045" name="Picture">
+                  <wp:docPr id="726040988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764127045" name="Picture"/>
+                          <pic:cNvPr id="726040988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975028921" name="Picture">
+                        <wp:docPr id="1617556527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975028921" name="Picture"/>
+                                <pic:cNvPr id="1617556527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882090080" name="Picture">
+                  <wp:docPr id="1296783861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882090080" name="Picture"/>
+                          <pic:cNvPr id="1296783861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100613903" name="Picture">
+                  <wp:docPr id="1655444735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100613903" name="Picture"/>
+                          <pic:cNvPr id="1655444735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302867176" name="Picture">
+                  <wp:docPr id="2073497950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302867176" name="Picture"/>
+                          <pic:cNvPr id="2073497950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937881197" name="Picture">
+                  <wp:docPr id="967213196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937881197" name="Picture"/>
+                          <pic:cNvPr id="967213196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436043624" name="Picture">
+                  <wp:docPr id="171198882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436043624" name="Picture"/>
+                          <pic:cNvPr id="171198882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877375372" name="Picture">
+                  <wp:docPr id="657899277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877375372" name="Picture"/>
+                          <pic:cNvPr id="657899277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084448" name="Picture">
+                  <wp:docPr id="1085128529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084448" name="Picture"/>
+                          <pic:cNvPr id="1085128529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113701681" name="Picture">
+                  <wp:docPr id="1061435098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113701681" name="Picture"/>
+                          <pic:cNvPr id="1061435098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517894500" name="Picture">
+                  <wp:docPr id="851447659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517894500" name="Picture"/>
+                          <pic:cNvPr id="851447659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>