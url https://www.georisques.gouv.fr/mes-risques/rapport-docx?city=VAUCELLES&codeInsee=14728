--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297604587" name="Picture">
+                  <wp:docPr id="1923304033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297604587" name="Picture"/>
+                          <pic:cNvPr id="1923304033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095372215" name="Picture">
+                  <wp:docPr id="714820731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095372215" name="Picture"/>
+                          <pic:cNvPr id="714820731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758460483" name="Picture">
+                        <wp:docPr id="604761232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758460483" name="Picture"/>
+                                <pic:cNvPr id="604761232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895195806" name="Picture">
+                  <wp:docPr id="1662642173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895195806" name="Picture"/>
+                          <pic:cNvPr id="1662642173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329014789" name="Picture">
+                  <wp:docPr id="971246587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329014789" name="Picture"/>
+                          <pic:cNvPr id="971246587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104772733" name="Picture">
+                  <wp:docPr id="727394146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104772733" name="Picture"/>
+                          <pic:cNvPr id="727394146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142134336" name="Picture">
+                  <wp:docPr id="1926605256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142134336" name="Picture"/>
+                          <pic:cNvPr id="1926605256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429351939" name="Picture">
+                  <wp:docPr id="1698718719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429351939" name="Picture"/>
+                          <pic:cNvPr id="1698718719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479828769" name="Picture">
+                        <wp:docPr id="1403455570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479828769" name="Picture"/>
+                                <pic:cNvPr id="1403455570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609917340" name="Picture">
+                        <wp:docPr id="1051264927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609917340" name="Picture"/>
+                                <pic:cNvPr id="1051264927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693415210" name="Picture">
+                        <wp:docPr id="1213898477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693415210" name="Picture"/>
+                                <pic:cNvPr id="1213898477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200209974" name="Picture">
+                        <wp:docPr id="1736688359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200209974" name="Picture"/>
+                                <pic:cNvPr id="1736688359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506169577" name="Picture">
+                        <wp:docPr id="954025715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506169577" name="Picture"/>
+                                <pic:cNvPr id="954025715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485053199" name="Picture">
+                        <wp:docPr id="285003993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485053199" name="Picture"/>
+                                <pic:cNvPr id="285003993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928858634" name="Picture">
+                        <wp:docPr id="113978042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928858634" name="Picture"/>
+                                <pic:cNvPr id="113978042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013644493" name="Picture">
+                        <wp:docPr id="1249106490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013644493" name="Picture"/>
+                                <pic:cNvPr id="1249106490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202731969" name="Picture">
+                        <wp:docPr id="1189939467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202731969" name="Picture"/>
+                                <pic:cNvPr id="1189939467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254346720" name="Picture">
+                        <wp:docPr id="513612547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254346720" name="Picture"/>
+                                <pic:cNvPr id="513612547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406708517" name="Picture">
+                        <wp:docPr id="1748374423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406708517" name="Picture"/>
+                                <pic:cNvPr id="1748374423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101716723" name="Picture">
+                        <wp:docPr id="257211185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101716723" name="Picture"/>
+                                <pic:cNvPr id="257211185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612947312" name="Picture">
+                        <wp:docPr id="2056375026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612947312" name="Picture"/>
+                                <pic:cNvPr id="2056375026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723399887" name="Picture">
+                        <wp:docPr id="1208417527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723399887" name="Picture"/>
+                                <pic:cNvPr id="1208417527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617947138" name="Picture">
+                        <wp:docPr id="26316076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617947138" name="Picture"/>
+                                <pic:cNvPr id="26316076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646776690" name="Picture">
+                  <wp:docPr id="95977845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646776690" name="Picture"/>
+                          <pic:cNvPr id="95977845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539811825" name="Picture">
+                  <wp:docPr id="297626070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539811825" name="Picture"/>
+                          <pic:cNvPr id="297626070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348103779" name="Picture">
+                  <wp:docPr id="827549522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348103779" name="Picture"/>
+                          <pic:cNvPr id="827549522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751979144" name="Picture">
+                  <wp:docPr id="947658710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751979144" name="Picture"/>
+                          <pic:cNvPr id="947658710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356893635" name="Picture">
+                  <wp:docPr id="1859325536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356893635" name="Picture"/>
+                          <pic:cNvPr id="1859325536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566741307" name="Picture">
+                  <wp:docPr id="445915604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566741307" name="Picture"/>
+                          <pic:cNvPr id="445915604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712563782" name="Picture">
+                        <wp:docPr id="1657006661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712563782" name="Picture"/>
+                                <pic:cNvPr id="1657006661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978725812" name="Picture">
+                  <wp:docPr id="1370432114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978725812" name="Picture"/>
+                          <pic:cNvPr id="1370432114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495808922" name="Picture">
+                  <wp:docPr id="915291871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495808922" name="Picture"/>
+                          <pic:cNvPr id="915291871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717032443" name="Picture">
+                  <wp:docPr id="1264741257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717032443" name="Picture"/>
+                          <pic:cNvPr id="1264741257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574006928" name="Picture">
+                  <wp:docPr id="1445468826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574006928" name="Picture"/>
+                          <pic:cNvPr id="1445468826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996928845" name="Picture">
+                  <wp:docPr id="782725923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996928845" name="Picture"/>
+                          <pic:cNvPr id="782725923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972627325" name="Picture">
+                  <wp:docPr id="1960087104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972627325" name="Picture"/>
+                          <pic:cNvPr id="1960087104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857397221" name="Picture">
+                        <wp:docPr id="1950497416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857397221" name="Picture"/>
+                                <pic:cNvPr id="1950497416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563189584" name="Picture">
+                        <wp:docPr id="1973535457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563189584" name="Picture"/>
+                                <pic:cNvPr id="1973535457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651023886" name="Picture">
+                  <wp:docPr id="273817767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651023886" name="Picture"/>
+                          <pic:cNvPr id="273817767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327746620" name="Picture">
+                  <wp:docPr id="1826744234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327746620" name="Picture"/>
+                          <pic:cNvPr id="1826744234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589890234" name="Picture">
+                  <wp:docPr id="659147237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589890234" name="Picture"/>
+                          <pic:cNvPr id="659147237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333444742" name="Picture">
+                  <wp:docPr id="779545400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333444742" name="Picture"/>
+                          <pic:cNvPr id="779545400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626738925" name="Picture">
+                  <wp:docPr id="1924754024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626738925" name="Picture"/>
+                          <pic:cNvPr id="1924754024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210381238" name="Picture">
+                  <wp:docPr id="676598692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210381238" name="Picture"/>
+                          <pic:cNvPr id="676598692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001010174" name="Picture">
+                        <wp:docPr id="694464412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001010174" name="Picture"/>
+                                <pic:cNvPr id="694464412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425858174" name="Picture">
+                  <wp:docPr id="556093479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425858174" name="Picture"/>
+                          <pic:cNvPr id="556093479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666683677" name="Picture">
+                  <wp:docPr id="238699097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666683677" name="Picture"/>
+                          <pic:cNvPr id="238699097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071552263" name="Picture">
+                  <wp:docPr id="1094404020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071552263" name="Picture"/>
+                          <pic:cNvPr id="1094404020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770206930" name="Picture">
+                  <wp:docPr id="875688129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770206930" name="Picture"/>
+                          <pic:cNvPr id="875688129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231050475" name="Picture">
+                  <wp:docPr id="15042265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231050475" name="Picture"/>
+                          <pic:cNvPr id="15042265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339938733" name="Picture">
+                  <wp:docPr id="98774830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339938733" name="Picture"/>
+                          <pic:cNvPr id="98774830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530583308" name="Picture">
+                        <wp:docPr id="1153040834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530583308" name="Picture"/>
+                                <pic:cNvPr id="1153040834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37057,71 +37057,68 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
-        <w:gridCol w:w="300"/>
-        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="1600"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="260"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="1780"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
-        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
@@ -37293,77 +37290,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -37372,86 +37342,85 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546727268" name="Picture">
+                  <wp:docPr id="903216112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546727268" name="Picture"/>
+                          <pic:cNvPr id="903216112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37490,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761871043" name="Picture">
+                  <wp:docPr id="569727129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761871043" name="Picture"/>
+                          <pic:cNvPr id="569727129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37602,68 +37571,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -37672,51 +37623,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37762,51 +37712,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -37862,51 +37812,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37979,51 +37928,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -38069,51 +38018,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266070722" name="Picture">
+                  <wp:docPr id="521567599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266070722" name="Picture"/>
+                          <pic:cNvPr id="521567599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38203,51 +38151,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -38329,59 +38277,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...7 lines deleted...]
-          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -38435,68 +38374,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -38665,94 +38586,67 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="23"/>
+            <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38950,103 +38844,76 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="23"/>
+            <w:gridSpan w:val="20"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de pollution des sols sur Vaucelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -39078,51 +38945,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque sur la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -39140,89 +39007,89 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675723122" name="Picture">
+                  <wp:docPr id="349166350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675723122" name="Picture"/>
+                          <pic:cNvPr id="349166350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_16.jpg"/>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39280,93 +39147,93 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111454340" name="Picture">
+                  <wp:docPr id="1791735356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111454340" name="Picture"/>
+                          <pic:cNvPr id="1791735356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39376,51 +39243,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39471,51 +39338,51 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39525,51 +39392,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39620,51 +39487,51 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39674,51 +39541,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39769,51 +39636,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39823,51 +39690,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39990,60 +39857,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40067,95 +39925,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Un site pollué est un site qui, du fait d'anciens dépôts de déchets ou d'infiltration de substances polluantes, présente une pollution susceptible de provoquer une nuisance ou un risque pérenne pour les personnes ou l'environnement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40278,60 +40136,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40355,95 +40204,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Les types de Pollution des sols sur ma commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40467,51 +40316,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
@@ -40539,53 +40388,53 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 secteur(s) d'information(s) sur les sols sur la commune</w:t>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">L'État élabore, au regard des informations dont il dispose, des secteurs d'information sur les sols qui comprennent les terrains où la connaissance de la pollution des sols justifie, notamment en cas de changement d'usage (réalisation de travaux sur la parcelle avec mouvements de terre), la réalisation d'études de sols et de mesures de gestion de la pollution pour préserver la sécurité, la santé ou la salubrité publique et l'environnement.</w:t>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40604,290 +40453,125 @@
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="1220"/>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-[...163 lines deleted...]
-            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40911,51 +40595,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -41043,2095 +40727,350 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1240"/>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380871465" name="Picture">
+                  <wp:docPr id="355438268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380871465" name="Picture"/>
+                          <pic:cNvPr id="355438268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_15.png"/>
+                          <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="continue"/>
-            <w:tcMar>
-[...402 lines deleted...]
-            <w:gridSpan w:val="18"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Style1"/>
-[...42 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="900"/>
         </w:trPr>
-        <w:tc>
-[...1377 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -43311,51 +41250,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10300"/>
               <w:gridCol w:w="10300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
@@ -43412,79 +41351,52 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="5600"/>
+          <w:trHeight w:hRule="exact" w:val="7200"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -43653,59 +41565,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -43809,51 +41712,51 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -44082,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305540097" name="Picture">
+                  <wp:docPr id="463712115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305540097" name="Picture"/>
+                          <pic:cNvPr id="463712115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44162,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755245320" name="Picture">
+                  <wp:docPr id="1247837520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755245320" name="Picture"/>
+                          <pic:cNvPr id="1247837520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44650,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386852183" name="Picture">
+                  <wp:docPr id="1807751780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386852183" name="Picture"/>
+                          <pic:cNvPr id="1807751780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46451,54 +44354,53 @@
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_16.jpg"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
- <Relationship Id="img_0_6_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_15.png"/>
- <Relationship Id="img_0_6_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14_2.png"/>
+ <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>