--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826900415" name="Picture">
+                  <wp:docPr id="1791692086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826900415" name="Picture"/>
+                          <pic:cNvPr id="1791692086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132097992" name="Picture">
+                  <wp:docPr id="210092443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132097992" name="Picture"/>
+                          <pic:cNvPr id="210092443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971256933" name="Picture">
+                        <wp:docPr id="851409326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971256933" name="Picture"/>
+                                <pic:cNvPr id="851409326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535271321" name="Picture">
+                  <wp:docPr id="426036207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535271321" name="Picture"/>
+                          <pic:cNvPr id="426036207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544020133" name="Picture">
+                  <wp:docPr id="676519724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544020133" name="Picture"/>
+                          <pic:cNvPr id="676519724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020137933" name="Picture">
+                  <wp:docPr id="1495269149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020137933" name="Picture"/>
+                          <pic:cNvPr id="1495269149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731756880" name="Picture">
+                  <wp:docPr id="1386965273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731756880" name="Picture"/>
+                          <pic:cNvPr id="1386965273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789563117" name="Picture">
+                  <wp:docPr id="1170848168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789563117" name="Picture"/>
+                          <pic:cNvPr id="1170848168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47100179" name="Picture">
+                        <wp:docPr id="732943282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47100179" name="Picture"/>
+                                <pic:cNvPr id="732943282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169736699" name="Picture">
+                        <wp:docPr id="1959260247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169736699" name="Picture"/>
+                                <pic:cNvPr id="1959260247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927876424" name="Picture">
+                        <wp:docPr id="1201105143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927876424" name="Picture"/>
+                                <pic:cNvPr id="1201105143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565436926" name="Picture">
+                        <wp:docPr id="2015443780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565436926" name="Picture"/>
+                                <pic:cNvPr id="2015443780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302009339" name="Picture">
+                        <wp:docPr id="1082874340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302009339" name="Picture"/>
+                                <pic:cNvPr id="1082874340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443162315" name="Picture">
+                        <wp:docPr id="1151534920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443162315" name="Picture"/>
+                                <pic:cNvPr id="1151534920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833929707" name="Picture">
+                        <wp:docPr id="778844272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833929707" name="Picture"/>
+                                <pic:cNvPr id="778844272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289697716" name="Picture">
+                        <wp:docPr id="1226225547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289697716" name="Picture"/>
+                                <pic:cNvPr id="1226225547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576685183" name="Picture">
+                        <wp:docPr id="1937904837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576685183" name="Picture"/>
+                                <pic:cNvPr id="1937904837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734910016" name="Picture">
+                        <wp:docPr id="2081867664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734910016" name="Picture"/>
+                                <pic:cNvPr id="2081867664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678921213" name="Picture">
+                        <wp:docPr id="1483829052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678921213" name="Picture"/>
+                                <pic:cNvPr id="1483829052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525188416" name="Picture">
+                        <wp:docPr id="83359039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525188416" name="Picture"/>
+                                <pic:cNvPr id="83359039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527446285" name="Picture">
+                        <wp:docPr id="2015724335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527446285" name="Picture"/>
+                                <pic:cNvPr id="2015724335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952466021" name="Picture">
+                        <wp:docPr id="2056571332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952466021" name="Picture"/>
+                                <pic:cNvPr id="2056571332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011853768" name="Picture">
+                        <wp:docPr id="1479979875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011853768" name="Picture"/>
+                                <pic:cNvPr id="1479979875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38184747" name="Picture">
+                  <wp:docPr id="158738152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38184747" name="Picture"/>
+                          <pic:cNvPr id="158738152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013336856" name="Picture">
+                  <wp:docPr id="665660170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013336856" name="Picture"/>
+                          <pic:cNvPr id="665660170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042471887" name="Picture">
+                  <wp:docPr id="2041500001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042471887" name="Picture"/>
+                          <pic:cNvPr id="2041500001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586072373" name="Picture">
+                  <wp:docPr id="2763814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586072373" name="Picture"/>
+                          <pic:cNvPr id="2763814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762963800" name="Picture">
+                  <wp:docPr id="1936866909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762963800" name="Picture"/>
+                          <pic:cNvPr id="1936866909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088749278" name="Picture">
+                  <wp:docPr id="1103186611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088749278" name="Picture"/>
+                          <pic:cNvPr id="1103186611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784621016" name="Picture">
+                        <wp:docPr id="668287942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784621016" name="Picture"/>
+                                <pic:cNvPr id="668287942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639764129" name="Picture">
+                  <wp:docPr id="378168428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639764129" name="Picture"/>
+                          <pic:cNvPr id="378168428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801102515" name="Picture">
+                  <wp:docPr id="638001521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801102515" name="Picture"/>
+                          <pic:cNvPr id="638001521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588867585" name="Picture">
+                  <wp:docPr id="734108932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588867585" name="Picture"/>
+                          <pic:cNvPr id="734108932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151429870" name="Picture">
+                  <wp:docPr id="110368641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151429870" name="Picture"/>
+                          <pic:cNvPr id="110368641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527389877" name="Picture">
+                  <wp:docPr id="1890278434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527389877" name="Picture"/>
+                          <pic:cNvPr id="1890278434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158041549" name="Picture">
+                  <wp:docPr id="1685615780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158041549" name="Picture"/>
+                          <pic:cNvPr id="1685615780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246608266" name="Picture">
+                        <wp:docPr id="1601831671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246608266" name="Picture"/>
+                                <pic:cNvPr id="1601831671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376606231" name="Picture">
+                        <wp:docPr id="1319799719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376606231" name="Picture"/>
+                                <pic:cNvPr id="1319799719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501731617" name="Picture">
+                  <wp:docPr id="559506927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501731617" name="Picture"/>
+                          <pic:cNvPr id="559506927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622002026" name="Picture">
+                  <wp:docPr id="1001661904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622002026" name="Picture"/>
+                          <pic:cNvPr id="1001661904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155455855" name="Picture">
+                  <wp:docPr id="953577012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155455855" name="Picture"/>
+                          <pic:cNvPr id="953577012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5499317" name="Picture">
+                  <wp:docPr id="953252975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5499317" name="Picture"/>
+                          <pic:cNvPr id="953252975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699400432" name="Picture">
+                  <wp:docPr id="489278709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699400432" name="Picture"/>
+                          <pic:cNvPr id="489278709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425456190" name="Picture">
+                  <wp:docPr id="819977986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425456190" name="Picture"/>
+                          <pic:cNvPr id="819977986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928929222" name="Picture">
+                        <wp:docPr id="954310585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928929222" name="Picture"/>
+                                <pic:cNvPr id="954310585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951452394" name="Picture">
+                  <wp:docPr id="1661981216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951452394" name="Picture"/>
+                          <pic:cNvPr id="1661981216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329371341" name="Picture">
+                  <wp:docPr id="1906537280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329371341" name="Picture"/>
+                          <pic:cNvPr id="1906537280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414718657" name="Picture">
+                  <wp:docPr id="1654873420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414718657" name="Picture"/>
+                          <pic:cNvPr id="1654873420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559339363" name="Picture">
+                  <wp:docPr id="1471709868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559339363" name="Picture"/>
+                          <pic:cNvPr id="1471709868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726993731" name="Picture">
+                  <wp:docPr id="765398587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726993731" name="Picture"/>
+                          <pic:cNvPr id="765398587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088426784" name="Picture">
+                  <wp:docPr id="934090403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088426784" name="Picture"/>
+                          <pic:cNvPr id="934090403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210962500" name="Picture">
+                        <wp:docPr id="818270892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210962500" name="Picture"/>
+                                <pic:cNvPr id="818270892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648697643" name="Picture">
+                  <wp:docPr id="1870840345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648697643" name="Picture"/>
+                          <pic:cNvPr id="1870840345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868751927" name="Picture">
+                  <wp:docPr id="1006824610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868751927" name="Picture"/>
+                          <pic:cNvPr id="1006824610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362052421" name="Picture">
+                  <wp:docPr id="1155885926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362052421" name="Picture"/>
+                          <pic:cNvPr id="1155885926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908954450" name="Picture">
+                  <wp:docPr id="1635737622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908954450" name="Picture"/>
+                          <pic:cNvPr id="1635737622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22404613" name="Picture">
+                  <wp:docPr id="580469280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22404613" name="Picture"/>
+                          <pic:cNvPr id="580469280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193570748" name="Picture">
+                  <wp:docPr id="911335091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193570748" name="Picture"/>
+                          <pic:cNvPr id="911335091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027935941" name="Picture">
+                        <wp:docPr id="3822874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027935941" name="Picture"/>
+                                <pic:cNvPr id="3822874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215938348" name="Picture">
+                  <wp:docPr id="2034205412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215938348" name="Picture"/>
+                          <pic:cNvPr id="2034205412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523574725" name="Picture">
+                  <wp:docPr id="1583402974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523574725" name="Picture"/>
+                          <pic:cNvPr id="1583402974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221712222" name="Picture">
+                  <wp:docPr id="2084914134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221712222" name="Picture"/>
+                          <pic:cNvPr id="2084914134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46064,57 +46064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410709652" name="Picture">
+                  <wp:docPr id="1835425741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410709652" name="Picture"/>
+                          <pic:cNvPr id="1835425741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46135,57 +46135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798364523" name="Picture">
+                  <wp:docPr id="891319168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798364523" name="Picture"/>
+                          <pic:cNvPr id="891319168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46549,57 +46549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443462712" name="Picture">
+                  <wp:docPr id="1672338689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443462712" name="Picture"/>
+                          <pic:cNvPr id="1672338689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>