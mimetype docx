--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145998687" name="Picture">
+                  <wp:docPr id="1819955912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145998687" name="Picture"/>
+                          <pic:cNvPr id="1819955912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369659932" name="Picture">
+                  <wp:docPr id="1486608078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369659932" name="Picture"/>
+                          <pic:cNvPr id="1486608078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116365621" name="Picture">
+                        <wp:docPr id="1435966480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116365621" name="Picture"/>
+                                <pic:cNvPr id="1435966480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016738668" name="Picture">
+                  <wp:docPr id="1116849418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016738668" name="Picture"/>
+                          <pic:cNvPr id="1116849418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510480304" name="Picture">
+                  <wp:docPr id="1964109389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510480304" name="Picture"/>
+                          <pic:cNvPr id="1964109389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432218140" name="Picture">
+                  <wp:docPr id="326212632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432218140" name="Picture"/>
+                          <pic:cNvPr id="326212632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167115293" name="Picture">
+                  <wp:docPr id="708536957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167115293" name="Picture"/>
+                          <pic:cNvPr id="708536957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940546206" name="Picture">
+                  <wp:docPr id="34865084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940546206" name="Picture"/>
+                          <pic:cNvPr id="34865084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864200389" name="Picture">
+                        <wp:docPr id="1490914760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864200389" name="Picture"/>
+                                <pic:cNvPr id="1490914760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264569335" name="Picture">
+                        <wp:docPr id="1445636904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264569335" name="Picture"/>
+                                <pic:cNvPr id="1445636904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743282306" name="Picture">
+                        <wp:docPr id="378484783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743282306" name="Picture"/>
+                                <pic:cNvPr id="378484783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373515029" name="Picture">
+                        <wp:docPr id="892495724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373515029" name="Picture"/>
+                                <pic:cNvPr id="892495724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664660288" name="Picture">
+                        <wp:docPr id="550063602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664660288" name="Picture"/>
+                                <pic:cNvPr id="550063602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674975194" name="Picture">
+                        <wp:docPr id="1539585927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674975194" name="Picture"/>
+                                <pic:cNvPr id="1539585927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146251914" name="Picture">
+                        <wp:docPr id="223542954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146251914" name="Picture"/>
+                                <pic:cNvPr id="223542954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350263171" name="Picture">
+                        <wp:docPr id="866491437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350263171" name="Picture"/>
+                                <pic:cNvPr id="866491437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016262904" name="Picture">
+                        <wp:docPr id="1971204299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016262904" name="Picture"/>
+                                <pic:cNvPr id="1971204299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178151437" name="Picture">
+                        <wp:docPr id="658832930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178151437" name="Picture"/>
+                                <pic:cNvPr id="658832930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389041624" name="Picture">
+                        <wp:docPr id="828791341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389041624" name="Picture"/>
+                                <pic:cNvPr id="828791341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313906843" name="Picture">
+                        <wp:docPr id="1117997618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313906843" name="Picture"/>
+                                <pic:cNvPr id="1117997618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537842851" name="Picture">
+                        <wp:docPr id="2069718503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537842851" name="Picture"/>
+                                <pic:cNvPr id="2069718503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260651168" name="Picture">
+                        <wp:docPr id="778749844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260651168" name="Picture"/>
+                                <pic:cNvPr id="778749844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14833489" name="Picture">
+                        <wp:docPr id="1476747939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14833489" name="Picture"/>
+                                <pic:cNvPr id="1476747939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322104667" name="Picture">
+                  <wp:docPr id="702777554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322104667" name="Picture"/>
+                          <pic:cNvPr id="702777554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568678461" name="Picture">
+                  <wp:docPr id="1128762958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568678461" name="Picture"/>
+                          <pic:cNvPr id="1128762958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568855775" name="Picture">
+                  <wp:docPr id="1298995066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568855775" name="Picture"/>
+                          <pic:cNvPr id="1298995066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950925026" name="Picture">
+                  <wp:docPr id="1754844960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950925026" name="Picture"/>
+                          <pic:cNvPr id="1754844960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181529669" name="Picture">
+                  <wp:docPr id="245269027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181529669" name="Picture"/>
+                          <pic:cNvPr id="245269027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619072862" name="Picture">
+                  <wp:docPr id="607798308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619072862" name="Picture"/>
+                          <pic:cNvPr id="607798308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937045426" name="Picture">
+                        <wp:docPr id="210494734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937045426" name="Picture"/>
+                                <pic:cNvPr id="210494734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445936105" name="Picture">
+                        <wp:docPr id="92043411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445936105" name="Picture"/>
+                                <pic:cNvPr id="92043411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20510,57 +20510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230900103" name="Picture">
+                  <wp:docPr id="1319602378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230900103" name="Picture"/>
+                          <pic:cNvPr id="1319602378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20590,57 +20590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530632686" name="Picture">
+                  <wp:docPr id="485804658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530632686" name="Picture"/>
+                          <pic:cNvPr id="485804658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21135,57 +21135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668731288" name="Picture">
+                  <wp:docPr id="644332436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668731288" name="Picture"/>
+                          <pic:cNvPr id="644332436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22290,57 +22290,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183475755" name="Picture">
+                        <wp:docPr id="1540312396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183475755" name="Picture"/>
+                                <pic:cNvPr id="1540312396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24204,57 +24204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783286405" name="Picture">
+                  <wp:docPr id="821548601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783286405" name="Picture"/>
+                          <pic:cNvPr id="821548601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24293,57 +24293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653363017" name="Picture">
+                  <wp:docPr id="260641916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653363017" name="Picture"/>
+                          <pic:cNvPr id="260641916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24937,57 +24937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350520821" name="Picture">
+                  <wp:docPr id="772640236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350520821" name="Picture"/>
+                          <pic:cNvPr id="772640236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25935,57 +25935,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816520572" name="Picture">
+                  <wp:docPr id="1963038672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816520572" name="Picture"/>
+                          <pic:cNvPr id="1963038672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894958654" name="Picture">
+                  <wp:docPr id="1671959779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894958654" name="Picture"/>
+                          <pic:cNvPr id="1671959779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27417,57 +27417,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341827159" name="Picture">
+                  <wp:docPr id="1612244061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341827159" name="Picture"/>
+                          <pic:cNvPr id="1612244061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28542,57 +28542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701604076" name="Picture">
+                        <wp:docPr id="445110656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701604076" name="Picture"/>
+                                <pic:cNvPr id="445110656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29895,57 +29895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179071597" name="Picture">
+                  <wp:docPr id="1503130096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179071597" name="Picture"/>
+                          <pic:cNvPr id="1503130096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29984,57 +29984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496652376" name="Picture">
+                  <wp:docPr id="1217181499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496652376" name="Picture"/>
+                          <pic:cNvPr id="1217181499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30628,57 +30628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101811026" name="Picture">
+                  <wp:docPr id="1826827379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101811026" name="Picture"/>
+                          <pic:cNvPr id="1826827379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31626,57 +31626,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121731285" name="Picture">
+                  <wp:docPr id="57962136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121731285" name="Picture"/>
+                          <pic:cNvPr id="57962136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31729,57 +31729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652392492" name="Picture">
+                  <wp:docPr id="1896290311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652392492" name="Picture"/>
+                          <pic:cNvPr id="1896290311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33110,57 +33110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021355436" name="Picture">
+                  <wp:docPr id="2023279695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021355436" name="Picture"/>
+                          <pic:cNvPr id="2023279695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34253,57 +34253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405211870" name="Picture">
+                        <wp:docPr id="196626585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405211870" name="Picture"/>
+                                <pic:cNvPr id="196626585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35662,57 +35662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781913295" name="Picture">
+                  <wp:docPr id="905713429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781913295" name="Picture"/>
+                          <pic:cNvPr id="905713429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35751,57 +35751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486069171" name="Picture">
+                  <wp:docPr id="1027923371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486069171" name="Picture"/>
+                          <pic:cNvPr id="1027923371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36431,57 +36431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615461856" name="Picture">
+                  <wp:docPr id="342859965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615461856" name="Picture"/>
+                          <pic:cNvPr id="342859965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37492,57 +37492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751370339" name="Picture">
+                  <wp:docPr id="1901756789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751370339" name="Picture"/>
+                          <pic:cNvPr id="1901756789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37595,57 +37595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913257815" name="Picture">
+                  <wp:docPr id="1346811653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913257815" name="Picture"/>
+                          <pic:cNvPr id="1346811653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39053,57 +39053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610682261" name="Picture">
+                  <wp:docPr id="2062586741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610682261" name="Picture"/>
+                          <pic:cNvPr id="2062586741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40250,57 +40250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662740244" name="Picture">
+                        <wp:docPr id="243017659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662740244" name="Picture"/>
+                                <pic:cNvPr id="243017659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42420,57 +42420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727538750" name="Picture">
+                  <wp:docPr id="816815075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727538750" name="Picture"/>
+                          <pic:cNvPr id="816815075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42509,57 +42509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3850272" name="Picture">
+                  <wp:docPr id="1234992157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3850272" name="Picture"/>
+                          <pic:cNvPr id="1234992157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43153,57 +43153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941700340" name="Picture">
+                  <wp:docPr id="640863082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941700340" name="Picture"/>
+                          <pic:cNvPr id="640863082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44151,57 +44151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068688197" name="Picture">
+                  <wp:docPr id="1537916597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068688197" name="Picture"/>
+                          <pic:cNvPr id="1537916597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44254,57 +44254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075219771" name="Picture">
+                  <wp:docPr id="532261408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075219771" name="Picture"/>
+                          <pic:cNvPr id="532261408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45631,57 +45631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37539779" name="Picture">
+                  <wp:docPr id="143064774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37539779" name="Picture"/>
+                          <pic:cNvPr id="143064774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46774,57 +46774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722380733" name="Picture">
+                        <wp:docPr id="1648915853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722380733" name="Picture"/>
+                                <pic:cNvPr id="1648915853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47995,57 +47995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336424392" name="Picture">
+                  <wp:docPr id="1569183692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336424392" name="Picture"/>
+                          <pic:cNvPr id="1569183692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48066,57 +48066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108594018" name="Picture">
+                  <wp:docPr id="1659783021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108594018" name="Picture"/>
+                          <pic:cNvPr id="1659783021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48480,57 +48480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524414683" name="Picture">
+                  <wp:docPr id="1719846650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524414683" name="Picture"/>
+                          <pic:cNvPr id="1719846650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>