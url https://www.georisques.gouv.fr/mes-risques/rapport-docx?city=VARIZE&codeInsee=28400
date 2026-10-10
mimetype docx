--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328953952" name="Picture">
+                  <wp:docPr id="178700534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328953952" name="Picture"/>
+                          <pic:cNvPr id="178700534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710381315" name="Picture">
+                  <wp:docPr id="1754466284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710381315" name="Picture"/>
+                          <pic:cNvPr id="1754466284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838236112" name="Picture">
+                        <wp:docPr id="21273812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838236112" name="Picture"/>
+                                <pic:cNvPr id="21273812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100874535" name="Picture">
+                  <wp:docPr id="606517164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100874535" name="Picture"/>
+                          <pic:cNvPr id="606517164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73825937" name="Picture">
+                  <wp:docPr id="1822557110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73825937" name="Picture"/>
+                          <pic:cNvPr id="1822557110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491293206" name="Picture">
+                  <wp:docPr id="1543040449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491293206" name="Picture"/>
+                          <pic:cNvPr id="1543040449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399606755" name="Picture">
+                  <wp:docPr id="212457465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399606755" name="Picture"/>
+                          <pic:cNvPr id="212457465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339172401" name="Picture">
+                  <wp:docPr id="2012768290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339172401" name="Picture"/>
+                          <pic:cNvPr id="2012768290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618486194" name="Picture">
+                        <wp:docPr id="1209150172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618486194" name="Picture"/>
+                                <pic:cNvPr id="1209150172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614207674" name="Picture">
+                        <wp:docPr id="530721813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614207674" name="Picture"/>
+                                <pic:cNvPr id="530721813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208293723" name="Picture">
+                        <wp:docPr id="898155223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208293723" name="Picture"/>
+                                <pic:cNvPr id="898155223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264562880" name="Picture">
+                        <wp:docPr id="1679907464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264562880" name="Picture"/>
+                                <pic:cNvPr id="1679907464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952389162" name="Picture">
+                        <wp:docPr id="1901416528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952389162" name="Picture"/>
+                                <pic:cNvPr id="1901416528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447279270" name="Picture">
+                        <wp:docPr id="1730372034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447279270" name="Picture"/>
+                                <pic:cNvPr id="1730372034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330726729" name="Picture">
+                        <wp:docPr id="363473777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330726729" name="Picture"/>
+                                <pic:cNvPr id="363473777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010336901" name="Picture">
+                        <wp:docPr id="1516223963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010336901" name="Picture"/>
+                                <pic:cNvPr id="1516223963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726190271" name="Picture">
+                        <wp:docPr id="806814952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726190271" name="Picture"/>
+                                <pic:cNvPr id="806814952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085137841" name="Picture">
+                        <wp:docPr id="834074805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085137841" name="Picture"/>
+                                <pic:cNvPr id="834074805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895660546" name="Picture">
+                        <wp:docPr id="2100946002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895660546" name="Picture"/>
+                                <pic:cNvPr id="2100946002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965365048" name="Picture">
+                        <wp:docPr id="884580715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965365048" name="Picture"/>
+                                <pic:cNvPr id="884580715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391080774" name="Picture">
+                        <wp:docPr id="1523277534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391080774" name="Picture"/>
+                                <pic:cNvPr id="1523277534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882597492" name="Picture">
+                        <wp:docPr id="883080977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882597492" name="Picture"/>
+                                <pic:cNvPr id="883080977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175301296" name="Picture">
+                        <wp:docPr id="112097271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175301296" name="Picture"/>
+                                <pic:cNvPr id="112097271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626531797" name="Picture">
+                  <wp:docPr id="945064802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626531797" name="Picture"/>
+                          <pic:cNvPr id="945064802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441773893" name="Picture">
+                  <wp:docPr id="1946391819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441773893" name="Picture"/>
+                          <pic:cNvPr id="1946391819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478827030" name="Picture">
+                  <wp:docPr id="649306080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478827030" name="Picture"/>
+                          <pic:cNvPr id="649306080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729345974" name="Picture">
+                  <wp:docPr id="2099389453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729345974" name="Picture"/>
+                          <pic:cNvPr id="2099389453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610288704" name="Picture">
+                  <wp:docPr id="984731889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610288704" name="Picture"/>
+                          <pic:cNvPr id="984731889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815845548" name="Picture">
+                  <wp:docPr id="198110696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815845548" name="Picture"/>
+                          <pic:cNvPr id="198110696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509832139" name="Picture">
+                        <wp:docPr id="300027303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509832139" name="Picture"/>
+                                <pic:cNvPr id="300027303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586372918" name="Picture">
+                  <wp:docPr id="98501532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586372918" name="Picture"/>
+                          <pic:cNvPr id="98501532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974190738" name="Picture">
+                  <wp:docPr id="915817669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974190738" name="Picture"/>
+                          <pic:cNvPr id="915817669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068036392" name="Picture">
+                  <wp:docPr id="924379269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068036392" name="Picture"/>
+                          <pic:cNvPr id="924379269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852890455" name="Picture">
+                  <wp:docPr id="1564769688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852890455" name="Picture"/>
+                          <pic:cNvPr id="1564769688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821151197" name="Picture">
+                  <wp:docPr id="698225394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821151197" name="Picture"/>
+                          <pic:cNvPr id="698225394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622001689" name="Picture">
+                  <wp:docPr id="2005942113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622001689" name="Picture"/>
+                          <pic:cNvPr id="2005942113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498534885" name="Picture">
+                        <wp:docPr id="460151704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498534885" name="Picture"/>
+                                <pic:cNvPr id="460151704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694124330" name="Picture">
+                  <wp:docPr id="155631186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694124330" name="Picture"/>
+                          <pic:cNvPr id="155631186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149836880" name="Picture">
+                  <wp:docPr id="612841045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149836880" name="Picture"/>
+                          <pic:cNvPr id="612841045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060909269" name="Picture">
+                  <wp:docPr id="2031804932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060909269" name="Picture"/>
+                          <pic:cNvPr id="2031804932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830050020" name="Picture">
+                  <wp:docPr id="241212673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830050020" name="Picture"/>
+                          <pic:cNvPr id="241212673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131923229" name="Picture">
+                  <wp:docPr id="1954315353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131923229" name="Picture"/>
+                          <pic:cNvPr id="1954315353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856806153" name="Picture">
+                  <wp:docPr id="2057436210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856806153" name="Picture"/>
+                          <pic:cNvPr id="2057436210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022796595" name="Picture">
+                  <wp:docPr id="2025119876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022796595" name="Picture"/>
+                          <pic:cNvPr id="2025119876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927279613" name="Picture">
+                  <wp:docPr id="226608076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927279613" name="Picture"/>
+                          <pic:cNvPr id="226608076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371385544" name="Picture">
+                  <wp:docPr id="642656118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371385544" name="Picture"/>
+                          <pic:cNvPr id="642656118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314614847" name="Picture">
+                  <wp:docPr id="2030069062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314614847" name="Picture"/>
+                          <pic:cNvPr id="2030069062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117734647" name="Picture">
+                  <wp:docPr id="550446950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117734647" name="Picture"/>
+                          <pic:cNvPr id="550446950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146449738" name="Picture">
+                  <wp:docPr id="73929049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146449738" name="Picture"/>
+                          <pic:cNvPr id="73929049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872755112" name="Picture">
+                        <wp:docPr id="2135464610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872755112" name="Picture"/>
+                                <pic:cNvPr id="2135464610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291223416" name="Picture">
+                  <wp:docPr id="1005498059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291223416" name="Picture"/>
+                          <pic:cNvPr id="1005498059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912842237" name="Picture">
+                  <wp:docPr id="1238148041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912842237" name="Picture"/>
+                          <pic:cNvPr id="1238148041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808094315" name="Picture">
+                  <wp:docPr id="2033137772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808094315" name="Picture"/>
+                          <pic:cNvPr id="2033137772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603180761" name="Picture">
+                  <wp:docPr id="726427844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603180761" name="Picture"/>
+                          <pic:cNvPr id="726427844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263445773" name="Picture">
+                  <wp:docPr id="945677553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263445773" name="Picture"/>
+                          <pic:cNvPr id="945677553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573595463" name="Picture">
+                  <wp:docPr id="666716975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573595463" name="Picture"/>
+                          <pic:cNvPr id="666716975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784827555" name="Picture">
+                        <wp:docPr id="789870796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784827555" name="Picture"/>
+                                <pic:cNvPr id="789870796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951192459" name="Picture">
+                  <wp:docPr id="1712407039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951192459" name="Picture"/>
+                          <pic:cNvPr id="1712407039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307459287" name="Picture">
+                  <wp:docPr id="1550840115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307459287" name="Picture"/>
+                          <pic:cNvPr id="1550840115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567147575" name="Picture">
+                  <wp:docPr id="1099152810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567147575" name="Picture"/>
+                          <pic:cNvPr id="1099152810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741733428" name="Picture">
+                  <wp:docPr id="1465062965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741733428" name="Picture"/>
+                          <pic:cNvPr id="1465062965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848413141" name="Picture">
+                  <wp:docPr id="1956025221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848413141" name="Picture"/>
+                          <pic:cNvPr id="1956025221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978573145" name="Picture">
+                  <wp:docPr id="673455696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978573145" name="Picture"/>
+                          <pic:cNvPr id="673455696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>