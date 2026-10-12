--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185575246" name="Picture">
+                  <wp:docPr id="1162025675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185575246" name="Picture"/>
+                          <pic:cNvPr id="1162025675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914489204" name="Picture">
+                  <wp:docPr id="691249153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914489204" name="Picture"/>
+                          <pic:cNvPr id="691249153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385996320" name="Picture">
+                        <wp:docPr id="817374588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385996320" name="Picture"/>
+                                <pic:cNvPr id="817374588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454899738" name="Picture">
+                  <wp:docPr id="2102324200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454899738" name="Picture"/>
+                          <pic:cNvPr id="2102324200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447466973" name="Picture">
+                  <wp:docPr id="1807298118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447466973" name="Picture"/>
+                          <pic:cNvPr id="1807298118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339323703" name="Picture">
+                  <wp:docPr id="1200475506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339323703" name="Picture"/>
+                          <pic:cNvPr id="1200475506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288962371" name="Picture">
+                  <wp:docPr id="156340142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288962371" name="Picture"/>
+                          <pic:cNvPr id="156340142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799388729" name="Picture">
+                  <wp:docPr id="1890905858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799388729" name="Picture"/>
+                          <pic:cNvPr id="1890905858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719724018" name="Picture">
+                        <wp:docPr id="1059778026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719724018" name="Picture"/>
+                                <pic:cNvPr id="1059778026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866348570" name="Picture">
+                        <wp:docPr id="2133992384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866348570" name="Picture"/>
+                                <pic:cNvPr id="2133992384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416243880" name="Picture">
+                        <wp:docPr id="2039746065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416243880" name="Picture"/>
+                                <pic:cNvPr id="2039746065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301023989" name="Picture">
+                        <wp:docPr id="264509773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301023989" name="Picture"/>
+                                <pic:cNvPr id="264509773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089338758" name="Picture">
+                        <wp:docPr id="276621279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089338758" name="Picture"/>
+                                <pic:cNvPr id="276621279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098688353" name="Picture">
+                        <wp:docPr id="568627943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098688353" name="Picture"/>
+                                <pic:cNvPr id="568627943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670294187" name="Picture">
+                        <wp:docPr id="1702499342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670294187" name="Picture"/>
+                                <pic:cNvPr id="1702499342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113206129" name="Picture">
+                        <wp:docPr id="2015059888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113206129" name="Picture"/>
+                                <pic:cNvPr id="2015059888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717073652" name="Picture">
+                        <wp:docPr id="491110750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717073652" name="Picture"/>
+                                <pic:cNvPr id="491110750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473019985" name="Picture">
+                        <wp:docPr id="276078340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473019985" name="Picture"/>
+                                <pic:cNvPr id="276078340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370358174" name="Picture">
+                        <wp:docPr id="148098748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370358174" name="Picture"/>
+                                <pic:cNvPr id="148098748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646023282" name="Picture">
+                        <wp:docPr id="1737189754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646023282" name="Picture"/>
+                                <pic:cNvPr id="1737189754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807948568" name="Picture">
+                        <wp:docPr id="803973264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807948568" name="Picture"/>
+                                <pic:cNvPr id="803973264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272194428" name="Picture">
+                        <wp:docPr id="810893742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272194428" name="Picture"/>
+                                <pic:cNvPr id="810893742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679132564" name="Picture">
+                        <wp:docPr id="51777269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679132564" name="Picture"/>
+                                <pic:cNvPr id="51777269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253869777" name="Picture">
+                  <wp:docPr id="944888972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253869777" name="Picture"/>
+                          <pic:cNvPr id="944888972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197990614" name="Picture">
+                  <wp:docPr id="2093916857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197990614" name="Picture"/>
+                          <pic:cNvPr id="2093916857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73418160" name="Picture">
+                  <wp:docPr id="569623693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73418160" name="Picture"/>
+                          <pic:cNvPr id="569623693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431191589" name="Picture">
+                  <wp:docPr id="1340999597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431191589" name="Picture"/>
+                          <pic:cNvPr id="1340999597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246736988" name="Picture">
+                  <wp:docPr id="513203964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246736988" name="Picture"/>
+                          <pic:cNvPr id="513203964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139776689" name="Picture">
+                  <wp:docPr id="1971202218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139776689" name="Picture"/>
+                          <pic:cNvPr id="1971202218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581084788" name="Picture">
+                        <wp:docPr id="35891642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581084788" name="Picture"/>
+                                <pic:cNvPr id="35891642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350649277" name="Picture">
+                  <wp:docPr id="2092151870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350649277" name="Picture"/>
+                          <pic:cNvPr id="2092151870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946926596" name="Picture">
+                  <wp:docPr id="396592655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946926596" name="Picture"/>
+                          <pic:cNvPr id="396592655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265712760" name="Picture">
+                  <wp:docPr id="139625272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265712760" name="Picture"/>
+                          <pic:cNvPr id="139625272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369287290" name="Picture">
+                  <wp:docPr id="521245092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369287290" name="Picture"/>
+                          <pic:cNvPr id="521245092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311650758" name="Picture">
+                  <wp:docPr id="1839206805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311650758" name="Picture"/>
+                          <pic:cNvPr id="1839206805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478683071" name="Picture">
+                  <wp:docPr id="587466127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478683071" name="Picture"/>
+                          <pic:cNvPr id="587466127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083968162" name="Picture">
+                        <wp:docPr id="901404517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083968162" name="Picture"/>
+                                <pic:cNvPr id="901404517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857122186" name="Picture">
+                  <wp:docPr id="915477536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857122186" name="Picture"/>
+                          <pic:cNvPr id="915477536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511687300" name="Picture">
+                  <wp:docPr id="1058009950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511687300" name="Picture"/>
+                          <pic:cNvPr id="1058009950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018654137" name="Picture">
+                  <wp:docPr id="1479514544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018654137" name="Picture"/>
+                          <pic:cNvPr id="1479514544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466281495" name="Picture">
+                  <wp:docPr id="352853517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466281495" name="Picture"/>
+                          <pic:cNvPr id="352853517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132566638" name="Picture">
+                  <wp:docPr id="960631872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132566638" name="Picture"/>
+                          <pic:cNvPr id="960631872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758610538" name="Picture">
+                  <wp:docPr id="1980624130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758610538" name="Picture"/>
+                          <pic:cNvPr id="1980624130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409404453" name="Picture">
+                        <wp:docPr id="443301163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409404453" name="Picture"/>
+                                <pic:cNvPr id="443301163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244701545" name="Picture">
+                  <wp:docPr id="59815577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244701545" name="Picture"/>
+                          <pic:cNvPr id="59815577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136339203" name="Picture">
+                  <wp:docPr id="2090332611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136339203" name="Picture"/>
+                          <pic:cNvPr id="2090332611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148834024" name="Picture">
+                  <wp:docPr id="736106750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148834024" name="Picture"/>
+                          <pic:cNvPr id="736106750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297296547" name="Picture">
+                  <wp:docPr id="431878387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297296547" name="Picture"/>
+                          <pic:cNvPr id="431878387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287880386" name="Picture">
+                  <wp:docPr id="1744253913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287880386" name="Picture"/>
+                          <pic:cNvPr id="1744253913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232919562" name="Picture">
+                  <wp:docPr id="1326036457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232919562" name="Picture"/>
+                          <pic:cNvPr id="1326036457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498093177" name="Picture">
+                        <wp:docPr id="1530173810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498093177" name="Picture"/>
+                                <pic:cNvPr id="1530173810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014255256" name="Picture">
+                  <wp:docPr id="1911351402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014255256" name="Picture"/>
+                          <pic:cNvPr id="1911351402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732464740" name="Picture">
+                  <wp:docPr id="250351660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732464740" name="Picture"/>
+                          <pic:cNvPr id="250351660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335014098" name="Picture">
+                  <wp:docPr id="1374359608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335014098" name="Picture"/>
+                          <pic:cNvPr id="1374359608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234258319" name="Picture">
+                  <wp:docPr id="508352352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234258319" name="Picture"/>
+                          <pic:cNvPr id="508352352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752567004" name="Picture">
+                  <wp:docPr id="676681354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752567004" name="Picture"/>
+                          <pic:cNvPr id="676681354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632203472" name="Picture">
+                  <wp:docPr id="407710649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632203472" name="Picture"/>
+                          <pic:cNvPr id="407710649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676932404" name="Picture">
+                  <wp:docPr id="1321960188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676932404" name="Picture"/>
+                          <pic:cNvPr id="1321960188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137148092" name="Picture">
+                  <wp:docPr id="2066857467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137148092" name="Picture"/>
+                          <pic:cNvPr id="2066857467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186590196" name="Picture">
+                  <wp:docPr id="574056001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186590196" name="Picture"/>
+                          <pic:cNvPr id="574056001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517449088" name="Picture">
+                  <wp:docPr id="1396215497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517449088" name="Picture"/>
+                          <pic:cNvPr id="1396215497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923612191" name="Picture">
+                  <wp:docPr id="1716347174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923612191" name="Picture"/>
+                          <pic:cNvPr id="1716347174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610949545" name="Picture">
+                  <wp:docPr id="1256041610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610949545" name="Picture"/>
+                          <pic:cNvPr id="1256041610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>