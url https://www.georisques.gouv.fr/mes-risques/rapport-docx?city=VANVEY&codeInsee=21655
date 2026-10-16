--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162025675" name="Picture">
+                  <wp:docPr id="850626121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162025675" name="Picture"/>
+                          <pic:cNvPr id="850626121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691249153" name="Picture">
+                  <wp:docPr id="961762112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691249153" name="Picture"/>
+                          <pic:cNvPr id="961762112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817374588" name="Picture">
+                        <wp:docPr id="308833034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817374588" name="Picture"/>
+                                <pic:cNvPr id="308833034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102324200" name="Picture">
+                  <wp:docPr id="1688828716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102324200" name="Picture"/>
+                          <pic:cNvPr id="1688828716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807298118" name="Picture">
+                  <wp:docPr id="285819864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807298118" name="Picture"/>
+                          <pic:cNvPr id="285819864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200475506" name="Picture">
+                  <wp:docPr id="743683982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200475506" name="Picture"/>
+                          <pic:cNvPr id="743683982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156340142" name="Picture">
+                  <wp:docPr id="2013047776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156340142" name="Picture"/>
+                          <pic:cNvPr id="2013047776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890905858" name="Picture">
+                  <wp:docPr id="1507760473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890905858" name="Picture"/>
+                          <pic:cNvPr id="1507760473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059778026" name="Picture">
+                        <wp:docPr id="1560257596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059778026" name="Picture"/>
+                                <pic:cNvPr id="1560257596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133992384" name="Picture">
+                        <wp:docPr id="136965932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133992384" name="Picture"/>
+                                <pic:cNvPr id="136965932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039746065" name="Picture">
+                        <wp:docPr id="1232058407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039746065" name="Picture"/>
+                                <pic:cNvPr id="1232058407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264509773" name="Picture">
+                        <wp:docPr id="987735438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264509773" name="Picture"/>
+                                <pic:cNvPr id="987735438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276621279" name="Picture">
+                        <wp:docPr id="1686808993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276621279" name="Picture"/>
+                                <pic:cNvPr id="1686808993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568627943" name="Picture">
+                        <wp:docPr id="1801750526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568627943" name="Picture"/>
+                                <pic:cNvPr id="1801750526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702499342" name="Picture">
+                        <wp:docPr id="1566667779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702499342" name="Picture"/>
+                                <pic:cNvPr id="1566667779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015059888" name="Picture">
+                        <wp:docPr id="1382605446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015059888" name="Picture"/>
+                                <pic:cNvPr id="1382605446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491110750" name="Picture">
+                        <wp:docPr id="286532614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491110750" name="Picture"/>
+                                <pic:cNvPr id="286532614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276078340" name="Picture">
+                        <wp:docPr id="407630384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276078340" name="Picture"/>
+                                <pic:cNvPr id="407630384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148098748" name="Picture">
+                        <wp:docPr id="868355496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148098748" name="Picture"/>
+                                <pic:cNvPr id="868355496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737189754" name="Picture">
+                        <wp:docPr id="693063578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737189754" name="Picture"/>
+                                <pic:cNvPr id="693063578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803973264" name="Picture">
+                        <wp:docPr id="1510652367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803973264" name="Picture"/>
+                                <pic:cNvPr id="1510652367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810893742" name="Picture">
+                        <wp:docPr id="1467048121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810893742" name="Picture"/>
+                                <pic:cNvPr id="1467048121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51777269" name="Picture">
+                        <wp:docPr id="2068623746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51777269" name="Picture"/>
+                                <pic:cNvPr id="2068623746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944888972" name="Picture">
+                  <wp:docPr id="622837491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944888972" name="Picture"/>
+                          <pic:cNvPr id="622837491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093916857" name="Picture">
+                  <wp:docPr id="279519685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093916857" name="Picture"/>
+                          <pic:cNvPr id="279519685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569623693" name="Picture">
+                  <wp:docPr id="1069784774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569623693" name="Picture"/>
+                          <pic:cNvPr id="1069784774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340999597" name="Picture">
+                  <wp:docPr id="934419420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340999597" name="Picture"/>
+                          <pic:cNvPr id="934419420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513203964" name="Picture">
+                  <wp:docPr id="1498000903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513203964" name="Picture"/>
+                          <pic:cNvPr id="1498000903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971202218" name="Picture">
+                  <wp:docPr id="1304171590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971202218" name="Picture"/>
+                          <pic:cNvPr id="1304171590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35891642" name="Picture">
+                        <wp:docPr id="877489008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35891642" name="Picture"/>
+                                <pic:cNvPr id="877489008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092151870" name="Picture">
+                  <wp:docPr id="14717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092151870" name="Picture"/>
+                          <pic:cNvPr id="14717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396592655" name="Picture">
+                  <wp:docPr id="102923929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396592655" name="Picture"/>
+                          <pic:cNvPr id="102923929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139625272" name="Picture">
+                  <wp:docPr id="1508611014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139625272" name="Picture"/>
+                          <pic:cNvPr id="1508611014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521245092" name="Picture">
+                  <wp:docPr id="64681243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521245092" name="Picture"/>
+                          <pic:cNvPr id="64681243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839206805" name="Picture">
+                  <wp:docPr id="1636935105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839206805" name="Picture"/>
+                          <pic:cNvPr id="1636935105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587466127" name="Picture">
+                  <wp:docPr id="566544185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587466127" name="Picture"/>
+                          <pic:cNvPr id="566544185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901404517" name="Picture">
+                        <wp:docPr id="873804455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901404517" name="Picture"/>
+                                <pic:cNvPr id="873804455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915477536" name="Picture">
+                  <wp:docPr id="862963219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915477536" name="Picture"/>
+                          <pic:cNvPr id="862963219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058009950" name="Picture">
+                  <wp:docPr id="1687659320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058009950" name="Picture"/>
+                          <pic:cNvPr id="1687659320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479514544" name="Picture">
+                  <wp:docPr id="377603570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479514544" name="Picture"/>
+                          <pic:cNvPr id="377603570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352853517" name="Picture">
+                  <wp:docPr id="1853261088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352853517" name="Picture"/>
+                          <pic:cNvPr id="1853261088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960631872" name="Picture">
+                  <wp:docPr id="1979373591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960631872" name="Picture"/>
+                          <pic:cNvPr id="1979373591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980624130" name="Picture">
+                  <wp:docPr id="774396905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980624130" name="Picture"/>
+                          <pic:cNvPr id="774396905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443301163" name="Picture">
+                        <wp:docPr id="1258364495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443301163" name="Picture"/>
+                                <pic:cNvPr id="1258364495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59815577" name="Picture">
+                  <wp:docPr id="664466389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59815577" name="Picture"/>
+                          <pic:cNvPr id="664466389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090332611" name="Picture">
+                  <wp:docPr id="571259041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090332611" name="Picture"/>
+                          <pic:cNvPr id="571259041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736106750" name="Picture">
+                  <wp:docPr id="924123050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736106750" name="Picture"/>
+                          <pic:cNvPr id="924123050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431878387" name="Picture">
+                  <wp:docPr id="79115247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431878387" name="Picture"/>
+                          <pic:cNvPr id="79115247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744253913" name="Picture">
+                  <wp:docPr id="1540972302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744253913" name="Picture"/>
+                          <pic:cNvPr id="1540972302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326036457" name="Picture">
+                  <wp:docPr id="312254228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326036457" name="Picture"/>
+                          <pic:cNvPr id="312254228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530173810" name="Picture">
+                        <wp:docPr id="676377364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530173810" name="Picture"/>
+                                <pic:cNvPr id="676377364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911351402" name="Picture">
+                  <wp:docPr id="1936882129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911351402" name="Picture"/>
+                          <pic:cNvPr id="1936882129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250351660" name="Picture">
+                  <wp:docPr id="1578613944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250351660" name="Picture"/>
+                          <pic:cNvPr id="1578613944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374359608" name="Picture">
+                  <wp:docPr id="393566474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374359608" name="Picture"/>
+                          <pic:cNvPr id="393566474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508352352" name="Picture">
+                  <wp:docPr id="1497401302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508352352" name="Picture"/>
+                          <pic:cNvPr id="1497401302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676681354" name="Picture">
+                  <wp:docPr id="960341016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676681354" name="Picture"/>
+                          <pic:cNvPr id="960341016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407710649" name="Picture">
+                  <wp:docPr id="1540148920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407710649" name="Picture"/>
+                          <pic:cNvPr id="1540148920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321960188" name="Picture">
+                  <wp:docPr id="389240125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321960188" name="Picture"/>
+                          <pic:cNvPr id="389240125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066857467" name="Picture">
+                  <wp:docPr id="1974954119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066857467" name="Picture"/>
+                          <pic:cNvPr id="1974954119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574056001" name="Picture">
+                  <wp:docPr id="1817743584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574056001" name="Picture"/>
+                          <pic:cNvPr id="1817743584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396215497" name="Picture">
+                  <wp:docPr id="1032139056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396215497" name="Picture"/>
+                          <pic:cNvPr id="1032139056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716347174" name="Picture">
+                  <wp:docPr id="621599046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716347174" name="Picture"/>
+                          <pic:cNvPr id="621599046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256041610" name="Picture">
+                  <wp:docPr id="1229439927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256041610" name="Picture"/>
+                          <pic:cNvPr id="1229439927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>