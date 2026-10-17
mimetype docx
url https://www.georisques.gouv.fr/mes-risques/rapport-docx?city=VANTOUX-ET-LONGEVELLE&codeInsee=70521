--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960561645" name="Picture">
+                  <wp:docPr id="312204433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960561645" name="Picture"/>
+                          <pic:cNvPr id="312204433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312528738" name="Picture">
+                  <wp:docPr id="926739837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312528738" name="Picture"/>
+                          <pic:cNvPr id="926739837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260048452" name="Picture">
+                        <wp:docPr id="591899392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260048452" name="Picture"/>
+                                <pic:cNvPr id="591899392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055544101" name="Picture">
+                  <wp:docPr id="1759376045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055544101" name="Picture"/>
+                          <pic:cNvPr id="1759376045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019399912" name="Picture">
+                  <wp:docPr id="786441294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019399912" name="Picture"/>
+                          <pic:cNvPr id="786441294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026765798" name="Picture">
+                  <wp:docPr id="122042245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026765798" name="Picture"/>
+                          <pic:cNvPr id="122042245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961262904" name="Picture">
+                  <wp:docPr id="1710986176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961262904" name="Picture"/>
+                          <pic:cNvPr id="1710986176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643942327" name="Picture">
+                  <wp:docPr id="258816246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643942327" name="Picture"/>
+                          <pic:cNvPr id="258816246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672951219" name="Picture">
+                        <wp:docPr id="405354208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672951219" name="Picture"/>
+                                <pic:cNvPr id="405354208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326940754" name="Picture">
+                        <wp:docPr id="5342131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326940754" name="Picture"/>
+                                <pic:cNvPr id="5342131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33658693" name="Picture">
+                        <wp:docPr id="1230404765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33658693" name="Picture"/>
+                                <pic:cNvPr id="1230404765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004580941" name="Picture">
+                        <wp:docPr id="2083925740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004580941" name="Picture"/>
+                                <pic:cNvPr id="2083925740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638153123" name="Picture">
+                        <wp:docPr id="182679197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638153123" name="Picture"/>
+                                <pic:cNvPr id="182679197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95224659" name="Picture">
+                        <wp:docPr id="555481267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95224659" name="Picture"/>
+                                <pic:cNvPr id="555481267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373044018" name="Picture">
+                        <wp:docPr id="1477631962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373044018" name="Picture"/>
+                                <pic:cNvPr id="1477631962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514876402" name="Picture">
+                        <wp:docPr id="416066364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514876402" name="Picture"/>
+                                <pic:cNvPr id="416066364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647221282" name="Picture">
+                        <wp:docPr id="1293593130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647221282" name="Picture"/>
+                                <pic:cNvPr id="1293593130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995521043" name="Picture">
+                        <wp:docPr id="1006179170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995521043" name="Picture"/>
+                                <pic:cNvPr id="1006179170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134032419" name="Picture">
+                        <wp:docPr id="676659547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134032419" name="Picture"/>
+                                <pic:cNvPr id="676659547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120653513" name="Picture">
+                        <wp:docPr id="202232268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120653513" name="Picture"/>
+                                <pic:cNvPr id="202232268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024899112" name="Picture">
+                        <wp:docPr id="1750546999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024899112" name="Picture"/>
+                                <pic:cNvPr id="1750546999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160379298" name="Picture">
+                        <wp:docPr id="1589458977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160379298" name="Picture"/>
+                                <pic:cNvPr id="1589458977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369478586" name="Picture">
+                        <wp:docPr id="1199961299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369478586" name="Picture"/>
+                                <pic:cNvPr id="1199961299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519521190" name="Picture">
+                  <wp:docPr id="735288135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519521190" name="Picture"/>
+                          <pic:cNvPr id="735288135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397166705" name="Picture">
+                  <wp:docPr id="273406244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397166705" name="Picture"/>
+                          <pic:cNvPr id="273406244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750911593" name="Picture">
+                  <wp:docPr id="1620716147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750911593" name="Picture"/>
+                          <pic:cNvPr id="1620716147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760651917" name="Picture">
+                  <wp:docPr id="640164074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760651917" name="Picture"/>
+                          <pic:cNvPr id="640164074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34674007" name="Picture">
+                  <wp:docPr id="1666303825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34674007" name="Picture"/>
+                          <pic:cNvPr id="1666303825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812395723" name="Picture">
+                  <wp:docPr id="2146522083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812395723" name="Picture"/>
+                          <pic:cNvPr id="2146522083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678715962" name="Picture">
+                        <wp:docPr id="865805189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678715962" name="Picture"/>
+                                <pic:cNvPr id="865805189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725475055" name="Picture">
+                  <wp:docPr id="531519765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725475055" name="Picture"/>
+                          <pic:cNvPr id="531519765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016029621" name="Picture">
+                  <wp:docPr id="825339129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016029621" name="Picture"/>
+                          <pic:cNvPr id="825339129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942283064" name="Picture">
+                  <wp:docPr id="1541154385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942283064" name="Picture"/>
+                          <pic:cNvPr id="1541154385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932381952" name="Picture">
+                  <wp:docPr id="1511766861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932381952" name="Picture"/>
+                          <pic:cNvPr id="1511766861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19676943" name="Picture">
+                  <wp:docPr id="1609308590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19676943" name="Picture"/>
+                          <pic:cNvPr id="1609308590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344499802" name="Picture">
+                  <wp:docPr id="181636258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344499802" name="Picture"/>
+                          <pic:cNvPr id="181636258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777621814" name="Picture">
+                        <wp:docPr id="137988011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777621814" name="Picture"/>
+                                <pic:cNvPr id="137988011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786090010" name="Picture">
+                        <wp:docPr id="1819188329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786090010" name="Picture"/>
+                                <pic:cNvPr id="1819188329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585690591" name="Picture">
+                  <wp:docPr id="304695489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585690591" name="Picture"/>
+                          <pic:cNvPr id="304695489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782817827" name="Picture">
+                  <wp:docPr id="1337874204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782817827" name="Picture"/>
+                          <pic:cNvPr id="1337874204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298924065" name="Picture">
+                  <wp:docPr id="2122465629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298924065" name="Picture"/>
+                          <pic:cNvPr id="2122465629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027211889" name="Picture">
+                  <wp:docPr id="711149710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027211889" name="Picture"/>
+                          <pic:cNvPr id="711149710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075793073" name="Picture">
+                  <wp:docPr id="1485126333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075793073" name="Picture"/>
+                          <pic:cNvPr id="1485126333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472357192" name="Picture">
+                  <wp:docPr id="1836095782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472357192" name="Picture"/>
+                          <pic:cNvPr id="1836095782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123600065" name="Picture">
+                        <wp:docPr id="1606262074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123600065" name="Picture"/>
+                                <pic:cNvPr id="1606262074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095245827" name="Picture">
+                  <wp:docPr id="572479574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095245827" name="Picture"/>
+                          <pic:cNvPr id="572479574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529454880" name="Picture">
+                  <wp:docPr id="392993684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529454880" name="Picture"/>
+                          <pic:cNvPr id="392993684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113493384" name="Picture">
+                  <wp:docPr id="604737550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113493384" name="Picture"/>
+                          <pic:cNvPr id="604737550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096992562" name="Picture">
+                  <wp:docPr id="634875252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096992562" name="Picture"/>
+                          <pic:cNvPr id="634875252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128164911" name="Picture">
+                  <wp:docPr id="1057369712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128164911" name="Picture"/>
+                          <pic:cNvPr id="1057369712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451180978" name="Picture">
+                  <wp:docPr id="1451506017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451180978" name="Picture"/>
+                          <pic:cNvPr id="1451506017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425952458" name="Picture">
+                        <wp:docPr id="1214318495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425952458" name="Picture"/>
+                                <pic:cNvPr id="1214318495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309081631" name="Picture">
+                  <wp:docPr id="268320088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309081631" name="Picture"/>
+                          <pic:cNvPr id="268320088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388805964" name="Picture">
+                  <wp:docPr id="1340313287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388805964" name="Picture"/>
+                          <pic:cNvPr id="1340313287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273606176" name="Picture">
+                  <wp:docPr id="1003004048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273606176" name="Picture"/>
+                          <pic:cNvPr id="1003004048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126269433" name="Picture">
+                  <wp:docPr id="96454223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126269433" name="Picture"/>
+                          <pic:cNvPr id="96454223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644465680" name="Picture">
+                  <wp:docPr id="651798179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644465680" name="Picture"/>
+                          <pic:cNvPr id="651798179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086529231" name="Picture">
+                  <wp:docPr id="517163696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086529231" name="Picture"/>
+                          <pic:cNvPr id="517163696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929610076" name="Picture">
+                  <wp:docPr id="1531816391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929610076" name="Picture"/>
+                          <pic:cNvPr id="1531816391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460609756" name="Picture">
+                  <wp:docPr id="251378110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460609756" name="Picture"/>
+                          <pic:cNvPr id="251378110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759410359" name="Picture">
+                  <wp:docPr id="766402312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759410359" name="Picture"/>
+                          <pic:cNvPr id="766402312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>