--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610540096" name="Picture">
+                  <wp:docPr id="641504554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610540096" name="Picture"/>
+                          <pic:cNvPr id="641504554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250051447" name="Picture">
+                  <wp:docPr id="1177305605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250051447" name="Picture"/>
+                          <pic:cNvPr id="1177305605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530535945" name="Picture">
+                        <wp:docPr id="410268847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530535945" name="Picture"/>
+                                <pic:cNvPr id="410268847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738142714" name="Picture">
+                  <wp:docPr id="669867404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738142714" name="Picture"/>
+                          <pic:cNvPr id="669867404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863754547" name="Picture">
+                  <wp:docPr id="1535669772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863754547" name="Picture"/>
+                          <pic:cNvPr id="1535669772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241306100" name="Picture">
+                  <wp:docPr id="719660599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241306100" name="Picture"/>
+                          <pic:cNvPr id="719660599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366155888" name="Picture">
+                  <wp:docPr id="17559332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366155888" name="Picture"/>
+                          <pic:cNvPr id="17559332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039282173" name="Picture">
+                  <wp:docPr id="1646573990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039282173" name="Picture"/>
+                          <pic:cNvPr id="1646573990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659310669" name="Picture">
+                        <wp:docPr id="1347135340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659310669" name="Picture"/>
+                                <pic:cNvPr id="1347135340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628074682" name="Picture">
+                        <wp:docPr id="649882962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628074682" name="Picture"/>
+                                <pic:cNvPr id="649882962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205206195" name="Picture">
+                        <wp:docPr id="829304306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205206195" name="Picture"/>
+                                <pic:cNvPr id="829304306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396379319" name="Picture">
+                        <wp:docPr id="1209654052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396379319" name="Picture"/>
+                                <pic:cNvPr id="1209654052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487204983" name="Picture">
+                        <wp:docPr id="29622275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487204983" name="Picture"/>
+                                <pic:cNvPr id="29622275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609501700" name="Picture">
+                        <wp:docPr id="202643540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609501700" name="Picture"/>
+                                <pic:cNvPr id="202643540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100356237" name="Picture">
+                        <wp:docPr id="1719123735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100356237" name="Picture"/>
+                                <pic:cNvPr id="1719123735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565195149" name="Picture">
+                        <wp:docPr id="101765952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565195149" name="Picture"/>
+                                <pic:cNvPr id="101765952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974031925" name="Picture">
+                        <wp:docPr id="488741192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974031925" name="Picture"/>
+                                <pic:cNvPr id="488741192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051326902" name="Picture">
+                        <wp:docPr id="1033638321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051326902" name="Picture"/>
+                                <pic:cNvPr id="1033638321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749228761" name="Picture">
+                        <wp:docPr id="1833401393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749228761" name="Picture"/>
+                                <pic:cNvPr id="1833401393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358441917" name="Picture">
+                        <wp:docPr id="1800745372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358441917" name="Picture"/>
+                                <pic:cNvPr id="1800745372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995385799" name="Picture">
+                        <wp:docPr id="1599694304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995385799" name="Picture"/>
+                                <pic:cNvPr id="1599694304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755358901" name="Picture">
+                        <wp:docPr id="1003380330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755358901" name="Picture"/>
+                                <pic:cNvPr id="1003380330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677033567" name="Picture">
+                        <wp:docPr id="753323005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677033567" name="Picture"/>
+                                <pic:cNvPr id="753323005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426719465" name="Picture">
+                  <wp:docPr id="149740274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426719465" name="Picture"/>
+                          <pic:cNvPr id="149740274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040830837" name="Picture">
+                  <wp:docPr id="4737904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040830837" name="Picture"/>
+                          <pic:cNvPr id="4737904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850752399" name="Picture">
+                  <wp:docPr id="1991687980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850752399" name="Picture"/>
+                          <pic:cNvPr id="1991687980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516211611" name="Picture">
+                  <wp:docPr id="267931691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516211611" name="Picture"/>
+                          <pic:cNvPr id="267931691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841003815" name="Picture">
+                  <wp:docPr id="487190901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841003815" name="Picture"/>
+                          <pic:cNvPr id="487190901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463034008" name="Picture">
+                  <wp:docPr id="278303497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463034008" name="Picture"/>
+                          <pic:cNvPr id="278303497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061115333" name="Picture">
+                        <wp:docPr id="425465385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061115333" name="Picture"/>
+                                <pic:cNvPr id="425465385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104973246" name="Picture">
+                        <wp:docPr id="970352618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104973246" name="Picture"/>
+                                <pic:cNvPr id="970352618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019533625" name="Picture">
+                  <wp:docPr id="1533183184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019533625" name="Picture"/>
+                          <pic:cNvPr id="1533183184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628300613" name="Picture">
+                  <wp:docPr id="1916451863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628300613" name="Picture"/>
+                          <pic:cNvPr id="1916451863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142502823" name="Picture">
+                  <wp:docPr id="2019130509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142502823" name="Picture"/>
+                          <pic:cNvPr id="2019130509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881113716" name="Picture">
+                  <wp:docPr id="1181218281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881113716" name="Picture"/>
+                          <pic:cNvPr id="1181218281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371094785" name="Picture">
+                  <wp:docPr id="888128336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371094785" name="Picture"/>
+                          <pic:cNvPr id="888128336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612568088" name="Picture">
+                  <wp:docPr id="116298818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612568088" name="Picture"/>
+                          <pic:cNvPr id="116298818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174484579" name="Picture">
+                        <wp:docPr id="803953350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174484579" name="Picture"/>
+                                <pic:cNvPr id="803953350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052981111" name="Picture">
+                  <wp:docPr id="1574279165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052981111" name="Picture"/>
+                          <pic:cNvPr id="1574279165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916896324" name="Picture">
+                  <wp:docPr id="112321919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916896324" name="Picture"/>
+                          <pic:cNvPr id="112321919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374351096" name="Picture">
+                  <wp:docPr id="1638593256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374351096" name="Picture"/>
+                          <pic:cNvPr id="1638593256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239451607" name="Picture">
+                  <wp:docPr id="1531556969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239451607" name="Picture"/>
+                          <pic:cNvPr id="1531556969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557925486" name="Picture">
+                  <wp:docPr id="429704187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557925486" name="Picture"/>
+                          <pic:cNvPr id="429704187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601948127" name="Picture">
+                  <wp:docPr id="1704419968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601948127" name="Picture"/>
+                          <pic:cNvPr id="1704419968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044832768" name="Picture">
+                        <wp:docPr id="1613522491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044832768" name="Picture"/>
+                                <pic:cNvPr id="1613522491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064497446" name="Picture">
+                  <wp:docPr id="1047632860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064497446" name="Picture"/>
+                          <pic:cNvPr id="1047632860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471897323" name="Picture">
+                  <wp:docPr id="2078877606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471897323" name="Picture"/>
+                          <pic:cNvPr id="2078877606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498803919" name="Picture">
+                  <wp:docPr id="1753595486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498803919" name="Picture"/>
+                          <pic:cNvPr id="1753595486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345208112" name="Picture">
+                  <wp:docPr id="503080363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345208112" name="Picture"/>
+                          <pic:cNvPr id="503080363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083679485" name="Picture">
+                  <wp:docPr id="639160818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083679485" name="Picture"/>
+                          <pic:cNvPr id="639160818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806293285" name="Picture">
+                  <wp:docPr id="200935281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806293285" name="Picture"/>
+                          <pic:cNvPr id="200935281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616276251" name="Picture">
+                        <wp:docPr id="660094737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616276251" name="Picture"/>
+                                <pic:cNvPr id="660094737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25048152" name="Picture">
+                  <wp:docPr id="2093114628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25048152" name="Picture"/>
+                          <pic:cNvPr id="2093114628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492323587" name="Picture">
+                  <wp:docPr id="2035276297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492323587" name="Picture"/>
+                          <pic:cNvPr id="2035276297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705320450" name="Picture">
+                  <wp:docPr id="1188398764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705320450" name="Picture"/>
+                          <pic:cNvPr id="1188398764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399803692" name="Picture">
+                  <wp:docPr id="518351144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399803692" name="Picture"/>
+                          <pic:cNvPr id="518351144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057934584" name="Picture">
+                  <wp:docPr id="1523806945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057934584" name="Picture"/>
+                          <pic:cNvPr id="1523806945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301877740" name="Picture">
+                  <wp:docPr id="1357471322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301877740" name="Picture"/>
+                          <pic:cNvPr id="1357471322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659948413" name="Picture">
+                  <wp:docPr id="292317916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659948413" name="Picture"/>
+                          <pic:cNvPr id="292317916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092863225" name="Picture">
+                  <wp:docPr id="704346983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092863225" name="Picture"/>
+                          <pic:cNvPr id="704346983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315634831" name="Picture">
+                  <wp:docPr id="302694552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315634831" name="Picture"/>
+                          <pic:cNvPr id="302694552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>