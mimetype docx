--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260804468" name="Picture">
+                  <wp:docPr id="243129558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260804468" name="Picture"/>
+                          <pic:cNvPr id="243129558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751380421" name="Picture">
+                  <wp:docPr id="888390751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751380421" name="Picture"/>
+                          <pic:cNvPr id="888390751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654219998" name="Picture">
+                        <wp:docPr id="1757457898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654219998" name="Picture"/>
+                                <pic:cNvPr id="1757457898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255657405" name="Picture">
+                  <wp:docPr id="1388651614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255657405" name="Picture"/>
+                          <pic:cNvPr id="1388651614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206209319" name="Picture">
+                  <wp:docPr id="189981449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206209319" name="Picture"/>
+                          <pic:cNvPr id="189981449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366923856" name="Picture">
+                  <wp:docPr id="943308679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366923856" name="Picture"/>
+                          <pic:cNvPr id="943308679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514442830" name="Picture">
+                  <wp:docPr id="656768457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514442830" name="Picture"/>
+                          <pic:cNvPr id="656768457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126084917" name="Picture">
+                  <wp:docPr id="1812280978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126084917" name="Picture"/>
+                          <pic:cNvPr id="1812280978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858524295" name="Picture">
+                        <wp:docPr id="622768565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858524295" name="Picture"/>
+                                <pic:cNvPr id="622768565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58215470" name="Picture">
+                        <wp:docPr id="2086257169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58215470" name="Picture"/>
+                                <pic:cNvPr id="2086257169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749276034" name="Picture">
+                        <wp:docPr id="1870258554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749276034" name="Picture"/>
+                                <pic:cNvPr id="1870258554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265245414" name="Picture">
+                        <wp:docPr id="861305594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265245414" name="Picture"/>
+                                <pic:cNvPr id="861305594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113018783" name="Picture">
+                        <wp:docPr id="53630891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113018783" name="Picture"/>
+                                <pic:cNvPr id="53630891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261169337" name="Picture">
+                        <wp:docPr id="2121346076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261169337" name="Picture"/>
+                                <pic:cNvPr id="2121346076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287196839" name="Picture">
+                        <wp:docPr id="423321448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287196839" name="Picture"/>
+                                <pic:cNvPr id="423321448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486368331" name="Picture">
+                        <wp:docPr id="210228569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486368331" name="Picture"/>
+                                <pic:cNvPr id="210228569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772988280" name="Picture">
+                        <wp:docPr id="1846977232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772988280" name="Picture"/>
+                                <pic:cNvPr id="1846977232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991553257" name="Picture">
+                        <wp:docPr id="1137526967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991553257" name="Picture"/>
+                                <pic:cNvPr id="1137526967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804219597" name="Picture">
+                        <wp:docPr id="1119097213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804219597" name="Picture"/>
+                                <pic:cNvPr id="1119097213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833442566" name="Picture">
+                        <wp:docPr id="1703115637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833442566" name="Picture"/>
+                                <pic:cNvPr id="1703115637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907794341" name="Picture">
+                        <wp:docPr id="1216064494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907794341" name="Picture"/>
+                                <pic:cNvPr id="1216064494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840016570" name="Picture">
+                        <wp:docPr id="38517306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840016570" name="Picture"/>
+                                <pic:cNvPr id="38517306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400083747" name="Picture">
+                        <wp:docPr id="1388364543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400083747" name="Picture"/>
+                                <pic:cNvPr id="1388364543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925672105" name="Picture">
+                  <wp:docPr id="1064498667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925672105" name="Picture"/>
+                          <pic:cNvPr id="1064498667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260699913" name="Picture">
+                  <wp:docPr id="328259077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260699913" name="Picture"/>
+                          <pic:cNvPr id="328259077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548998421" name="Picture">
+                  <wp:docPr id="1690063684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548998421" name="Picture"/>
+                          <pic:cNvPr id="1690063684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834543760" name="Picture">
+                  <wp:docPr id="668120271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834543760" name="Picture"/>
+                          <pic:cNvPr id="668120271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798223962" name="Picture">
+                  <wp:docPr id="1804026463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798223962" name="Picture"/>
+                          <pic:cNvPr id="1804026463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944071654" name="Picture">
+                  <wp:docPr id="176016553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944071654" name="Picture"/>
+                          <pic:cNvPr id="176016553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727509757" name="Picture">
+                        <wp:docPr id="272070128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727509757" name="Picture"/>
+                                <pic:cNvPr id="272070128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19376,57 +19376,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902046203" name="Picture">
+                        <wp:docPr id="1955561825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902046203" name="Picture"/>
+                                <pic:cNvPr id="1955561825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20639,57 +20639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659684909" name="Picture">
+                  <wp:docPr id="1081434802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659684909" name="Picture"/>
+                          <pic:cNvPr id="1081434802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20719,57 +20719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655410449" name="Picture">
+                  <wp:docPr id="830127654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655410449" name="Picture"/>
+                          <pic:cNvPr id="830127654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21264,57 +21264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970711563" name="Picture">
+                  <wp:docPr id="357274322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970711563" name="Picture"/>
+                          <pic:cNvPr id="357274322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22419,57 +22419,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538641818" name="Picture">
+                        <wp:docPr id="535911931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538641818" name="Picture"/>
+                                <pic:cNvPr id="535911931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24333,57 +24333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388257667" name="Picture">
+                  <wp:docPr id="679906986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388257667" name="Picture"/>
+                          <pic:cNvPr id="679906986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24422,57 +24422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862858758" name="Picture">
+                  <wp:docPr id="1381898621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862858758" name="Picture"/>
+                          <pic:cNvPr id="1381898621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25066,57 +25066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448017250" name="Picture">
+                  <wp:docPr id="1196787784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448017250" name="Picture"/>
+                          <pic:cNvPr id="1196787784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26064,57 +26064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468949454" name="Picture">
+                  <wp:docPr id="889129558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468949454" name="Picture"/>
+                          <pic:cNvPr id="889129558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26167,57 +26167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401601594" name="Picture">
+                  <wp:docPr id="557456710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401601594" name="Picture"/>
+                          <pic:cNvPr id="557456710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27546,57 +27546,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289986773" name="Picture">
+                  <wp:docPr id="1852592133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289986773" name="Picture"/>
+                          <pic:cNvPr id="1852592133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28671,57 +28671,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295684227" name="Picture">
+                        <wp:docPr id="910978375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295684227" name="Picture"/>
+                                <pic:cNvPr id="910978375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30024,57 +30024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369504159" name="Picture">
+                  <wp:docPr id="1217792189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369504159" name="Picture"/>
+                          <pic:cNvPr id="1217792189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30113,57 +30113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671513158" name="Picture">
+                  <wp:docPr id="1493528956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671513158" name="Picture"/>
+                          <pic:cNvPr id="1493528956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30757,57 +30757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825318223" name="Picture">
+                  <wp:docPr id="209066318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825318223" name="Picture"/>
+                          <pic:cNvPr id="209066318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31755,57 +31755,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020692862" name="Picture">
+                  <wp:docPr id="1939987230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020692862" name="Picture"/>
+                          <pic:cNvPr id="1939987230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31858,57 +31858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079139871" name="Picture">
+                  <wp:docPr id="2091299483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079139871" name="Picture"/>
+                          <pic:cNvPr id="2091299483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941949858" name="Picture">
+                  <wp:docPr id="1363853232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941949858" name="Picture"/>
+                          <pic:cNvPr id="1363853232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34382,57 +34382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80229971" name="Picture">
+                        <wp:docPr id="190096740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80229971" name="Picture"/>
+                                <pic:cNvPr id="190096740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35791,57 +35791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160901557" name="Picture">
+                  <wp:docPr id="266812545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160901557" name="Picture"/>
+                          <pic:cNvPr id="266812545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35880,57 +35880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365551997" name="Picture">
+                  <wp:docPr id="1913751504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365551997" name="Picture"/>
+                          <pic:cNvPr id="1913751504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36560,57 +36560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3585053" name="Picture">
+                  <wp:docPr id="1763034918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3585053" name="Picture"/>
+                          <pic:cNvPr id="1763034918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982238130" name="Picture">
+                  <wp:docPr id="779006336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982238130" name="Picture"/>
+                          <pic:cNvPr id="779006336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37724,57 +37724,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101613913" name="Picture">
+                  <wp:docPr id="1320726065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101613913" name="Picture"/>
+                          <pic:cNvPr id="1320726065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031198486" name="Picture">
+                  <wp:docPr id="960614408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031198486" name="Picture"/>
+                          <pic:cNvPr id="960614408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40379,57 +40379,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771145440" name="Picture">
+                        <wp:docPr id="1783382834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771145440" name="Picture"/>
+                                <pic:cNvPr id="1783382834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42549,57 +42549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763612375" name="Picture">
+                  <wp:docPr id="1985205987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763612375" name="Picture"/>
+                          <pic:cNvPr id="1985205987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42638,57 +42638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041242460" name="Picture">
+                  <wp:docPr id="748186848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041242460" name="Picture"/>
+                          <pic:cNvPr id="748186848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43282,57 +43282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529037046" name="Picture">
+                  <wp:docPr id="608563090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529037046" name="Picture"/>
+                          <pic:cNvPr id="608563090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44280,57 +44280,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189875130" name="Picture">
+                  <wp:docPr id="1638220258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189875130" name="Picture"/>
+                          <pic:cNvPr id="1638220258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44383,57 +44383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115655993" name="Picture">
+                  <wp:docPr id="896334205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115655993" name="Picture"/>
+                          <pic:cNvPr id="896334205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45760,57 +45760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179902608" name="Picture">
+                  <wp:docPr id="872914037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179902608" name="Picture"/>
+                          <pic:cNvPr id="872914037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46903,57 +46903,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386022814" name="Picture">
+                        <wp:docPr id="1602968421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386022814" name="Picture"/>
+                                <pic:cNvPr id="1602968421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48124,57 +48124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193144895" name="Picture">
+                  <wp:docPr id="1474789589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193144895" name="Picture"/>
+                          <pic:cNvPr id="1474789589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48195,57 +48195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486084203" name="Picture">
+                  <wp:docPr id="545683524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486084203" name="Picture"/>
+                          <pic:cNvPr id="545683524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48609,57 +48609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077100576" name="Picture">
+                  <wp:docPr id="8218046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077100576" name="Picture"/>
+                          <pic:cNvPr id="8218046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>