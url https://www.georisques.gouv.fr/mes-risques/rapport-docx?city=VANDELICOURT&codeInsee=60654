--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493701011" name="Picture">
+                  <wp:docPr id="102711491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493701011" name="Picture"/>
+                          <pic:cNvPr id="102711491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948283829" name="Picture">
+                  <wp:docPr id="1274244862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948283829" name="Picture"/>
+                          <pic:cNvPr id="1274244862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699163914" name="Picture">
+                        <wp:docPr id="176373613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699163914" name="Picture"/>
+                                <pic:cNvPr id="176373613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959964558" name="Picture">
+                  <wp:docPr id="1339019356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959964558" name="Picture"/>
+                          <pic:cNvPr id="1339019356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146105822" name="Picture">
+                  <wp:docPr id="718688808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146105822" name="Picture"/>
+                          <pic:cNvPr id="718688808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854734017" name="Picture">
+                  <wp:docPr id="137324068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854734017" name="Picture"/>
+                          <pic:cNvPr id="137324068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106156224" name="Picture">
+                  <wp:docPr id="1935890908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106156224" name="Picture"/>
+                          <pic:cNvPr id="1935890908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413338789" name="Picture">
+                  <wp:docPr id="248501275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413338789" name="Picture"/>
+                          <pic:cNvPr id="248501275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670989690" name="Picture">
+                        <wp:docPr id="1282306974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670989690" name="Picture"/>
+                                <pic:cNvPr id="1282306974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405906100" name="Picture">
+                        <wp:docPr id="1640094530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405906100" name="Picture"/>
+                                <pic:cNvPr id="1640094530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163740789" name="Picture">
+                        <wp:docPr id="343771487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163740789" name="Picture"/>
+                                <pic:cNvPr id="343771487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54508350" name="Picture">
+                        <wp:docPr id="1719462146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54508350" name="Picture"/>
+                                <pic:cNvPr id="1719462146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476357108" name="Picture">
+                        <wp:docPr id="72952745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476357108" name="Picture"/>
+                                <pic:cNvPr id="72952745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359496755" name="Picture">
+                        <wp:docPr id="573681539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359496755" name="Picture"/>
+                                <pic:cNvPr id="573681539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100195105" name="Picture">
+                        <wp:docPr id="336818050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100195105" name="Picture"/>
+                                <pic:cNvPr id="336818050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830960842" name="Picture">
+                        <wp:docPr id="514087843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830960842" name="Picture"/>
+                                <pic:cNvPr id="514087843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846326367" name="Picture">
+                        <wp:docPr id="831238819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846326367" name="Picture"/>
+                                <pic:cNvPr id="831238819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027485304" name="Picture">
+                        <wp:docPr id="1167080346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027485304" name="Picture"/>
+                                <pic:cNvPr id="1167080346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126824497" name="Picture">
+                        <wp:docPr id="104309731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126824497" name="Picture"/>
+                                <pic:cNvPr id="104309731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194257310" name="Picture">
+                        <wp:docPr id="445764366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194257310" name="Picture"/>
+                                <pic:cNvPr id="445764366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69821813" name="Picture">
+                  <wp:docPr id="221392815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69821813" name="Picture"/>
+                          <pic:cNvPr id="221392815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594683831" name="Picture">
+                  <wp:docPr id="1818907412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594683831" name="Picture"/>
+                          <pic:cNvPr id="1818907412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912895717" name="Picture">
+                  <wp:docPr id="738714728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912895717" name="Picture"/>
+                          <pic:cNvPr id="738714728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317916378" name="Picture">
+                  <wp:docPr id="442474661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317916378" name="Picture"/>
+                          <pic:cNvPr id="442474661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442253662" name="Picture">
+                  <wp:docPr id="1405177244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442253662" name="Picture"/>
+                          <pic:cNvPr id="1405177244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492145374" name="Picture">
+                  <wp:docPr id="362435961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492145374" name="Picture"/>
+                          <pic:cNvPr id="362435961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972897600" name="Picture">
+                        <wp:docPr id="497187914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972897600" name="Picture"/>
+                                <pic:cNvPr id="497187914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336766074" name="Picture">
+                        <wp:docPr id="235694960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336766074" name="Picture"/>
+                                <pic:cNvPr id="235694960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487406379" name="Picture">
+                  <wp:docPr id="45375919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487406379" name="Picture"/>
+                          <pic:cNvPr id="45375919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679761049" name="Picture">
+                  <wp:docPr id="1655251714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679761049" name="Picture"/>
+                          <pic:cNvPr id="1655251714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088778974" name="Picture">
+                  <wp:docPr id="261325772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088778974" name="Picture"/>
+                          <pic:cNvPr id="261325772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170102140" name="Picture">
+                  <wp:docPr id="469222500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170102140" name="Picture"/>
+                          <pic:cNvPr id="469222500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995440762" name="Picture">
+                  <wp:docPr id="1376807125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995440762" name="Picture"/>
+                          <pic:cNvPr id="1376807125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729319144" name="Picture">
+                  <wp:docPr id="1330743434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729319144" name="Picture"/>
+                          <pic:cNvPr id="1330743434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628020532" name="Picture">
+                        <wp:docPr id="1397830688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628020532" name="Picture"/>
+                                <pic:cNvPr id="1397830688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24504,57 +24504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550810099" name="Picture">
+                  <wp:docPr id="1535002317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550810099" name="Picture"/>
+                          <pic:cNvPr id="1535002317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24593,57 +24593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939380238" name="Picture">
+                  <wp:docPr id="364378215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939380238" name="Picture"/>
+                          <pic:cNvPr id="364378215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25273,57 +25273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818889087" name="Picture">
+                  <wp:docPr id="511028843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818889087" name="Picture"/>
+                          <pic:cNvPr id="511028843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26334,57 +26334,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121166257" name="Picture">
+                  <wp:docPr id="1318026351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121166257" name="Picture"/>
+                          <pic:cNvPr id="1318026351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26437,57 +26437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126190097" name="Picture">
+                  <wp:docPr id="391109903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126190097" name="Picture"/>
+                          <pic:cNvPr id="391109903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27895,57 +27895,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003062410" name="Picture">
+                  <wp:docPr id="610965468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003062410" name="Picture"/>
+                          <pic:cNvPr id="610965468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29092,57 +29092,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533161005" name="Picture">
+                        <wp:docPr id="116812106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533161005" name="Picture"/>
+                                <pic:cNvPr id="116812106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31262,57 +31262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088757556" name="Picture">
+                  <wp:docPr id="529573447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088757556" name="Picture"/>
+                          <pic:cNvPr id="529573447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31351,57 +31351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447319960" name="Picture">
+                  <wp:docPr id="242237741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447319960" name="Picture"/>
+                          <pic:cNvPr id="242237741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31995,57 +31995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913039217" name="Picture">
+                  <wp:docPr id="997836176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913039217" name="Picture"/>
+                          <pic:cNvPr id="997836176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32993,57 +32993,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861885261" name="Picture">
+                  <wp:docPr id="813327368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861885261" name="Picture"/>
+                          <pic:cNvPr id="813327368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33096,57 +33096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919569295" name="Picture">
+                  <wp:docPr id="372732541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919569295" name="Picture"/>
+                          <pic:cNvPr id="372732541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34473,57 +34473,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355281178" name="Picture">
+                  <wp:docPr id="186056892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355281178" name="Picture"/>
+                          <pic:cNvPr id="186056892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35616,57 +35616,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821968968" name="Picture">
+                        <wp:docPr id="400976333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821968968" name="Picture"/>
+                                <pic:cNvPr id="400976333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36837,57 +36837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276859704" name="Picture">
+                  <wp:docPr id="617056621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276859704" name="Picture"/>
+                          <pic:cNvPr id="617056621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36908,57 +36908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099700253" name="Picture">
+                  <wp:docPr id="1937218859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099700253" name="Picture"/>
+                          <pic:cNvPr id="1937218859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37322,57 +37322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849855316" name="Picture">
+                  <wp:docPr id="1594123169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849855316" name="Picture"/>
+                          <pic:cNvPr id="1594123169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>