--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313865626" name="Picture">
+                  <wp:docPr id="173168569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313865626" name="Picture"/>
+                          <pic:cNvPr id="173168569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077304762" name="Picture">
+                  <wp:docPr id="847813937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077304762" name="Picture"/>
+                          <pic:cNvPr id="847813937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871437227" name="Picture">
+                        <wp:docPr id="1193868142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871437227" name="Picture"/>
+                                <pic:cNvPr id="1193868142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384484375" name="Picture">
+                  <wp:docPr id="357454321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384484375" name="Picture"/>
+                          <pic:cNvPr id="357454321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657478412" name="Picture">
+                  <wp:docPr id="299641635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657478412" name="Picture"/>
+                          <pic:cNvPr id="299641635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744956125" name="Picture">
+                  <wp:docPr id="304581012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744956125" name="Picture"/>
+                          <pic:cNvPr id="304581012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965913692" name="Picture">
+                  <wp:docPr id="1233682213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965913692" name="Picture"/>
+                          <pic:cNvPr id="1233682213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729754450" name="Picture">
+                  <wp:docPr id="1238782514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729754450" name="Picture"/>
+                          <pic:cNvPr id="1238782514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684122757" name="Picture">
+                        <wp:docPr id="496592855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684122757" name="Picture"/>
+                                <pic:cNvPr id="496592855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332582561" name="Picture">
+                        <wp:docPr id="1311227409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332582561" name="Picture"/>
+                                <pic:cNvPr id="1311227409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668843005" name="Picture">
+                        <wp:docPr id="1805624574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668843005" name="Picture"/>
+                                <pic:cNvPr id="1805624574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053719418" name="Picture">
+                        <wp:docPr id="198148653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053719418" name="Picture"/>
+                                <pic:cNvPr id="198148653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135116575" name="Picture">
+                        <wp:docPr id="60744368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135116575" name="Picture"/>
+                                <pic:cNvPr id="60744368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712625422" name="Picture">
+                        <wp:docPr id="1426216414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712625422" name="Picture"/>
+                                <pic:cNvPr id="1426216414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383706942" name="Picture">
+                        <wp:docPr id="1935175605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383706942" name="Picture"/>
+                                <pic:cNvPr id="1935175605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194468840" name="Picture">
+                        <wp:docPr id="301305845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194468840" name="Picture"/>
+                                <pic:cNvPr id="301305845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201543553" name="Picture">
+                        <wp:docPr id="1238090054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201543553" name="Picture"/>
+                                <pic:cNvPr id="1238090054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680744213" name="Picture">
+                        <wp:docPr id="307610697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680744213" name="Picture"/>
+                                <pic:cNvPr id="307610697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236031302" name="Picture">
+                        <wp:docPr id="1589892081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236031302" name="Picture"/>
+                                <pic:cNvPr id="1589892081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867373909" name="Picture">
+                        <wp:docPr id="1125075685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867373909" name="Picture"/>
+                                <pic:cNvPr id="1125075685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246434389" name="Picture">
+                        <wp:docPr id="2116512799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246434389" name="Picture"/>
+                                <pic:cNvPr id="2116512799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520504119" name="Picture">
+                        <wp:docPr id="1180034185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520504119" name="Picture"/>
+                                <pic:cNvPr id="1180034185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894528932" name="Picture">
+                        <wp:docPr id="114209435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894528932" name="Picture"/>
+                                <pic:cNvPr id="114209435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023474635" name="Picture">
+                  <wp:docPr id="1604102067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023474635" name="Picture"/>
+                          <pic:cNvPr id="1604102067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617640752" name="Picture">
+                  <wp:docPr id="39988322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617640752" name="Picture"/>
+                          <pic:cNvPr id="39988322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425990279" name="Picture">
+                  <wp:docPr id="1887861068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425990279" name="Picture"/>
+                          <pic:cNvPr id="1887861068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983066072" name="Picture">
+                  <wp:docPr id="988607747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983066072" name="Picture"/>
+                          <pic:cNvPr id="988607747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543884325" name="Picture">
+                  <wp:docPr id="967873229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543884325" name="Picture"/>
+                          <pic:cNvPr id="967873229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552158016" name="Picture">
+                  <wp:docPr id="271198662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552158016" name="Picture"/>
+                          <pic:cNvPr id="271198662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134138026" name="Picture">
+                        <wp:docPr id="697072059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134138026" name="Picture"/>
+                                <pic:cNvPr id="697072059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681267417" name="Picture">
+                  <wp:docPr id="1128944427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681267417" name="Picture"/>
+                          <pic:cNvPr id="1128944427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221320132" name="Picture">
+                  <wp:docPr id="347995785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221320132" name="Picture"/>
+                          <pic:cNvPr id="347995785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36887562" name="Picture">
+                  <wp:docPr id="1580604420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36887562" name="Picture"/>
+                          <pic:cNvPr id="1580604420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363829665" name="Picture">
+                  <wp:docPr id="1841258988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363829665" name="Picture"/>
+                          <pic:cNvPr id="1841258988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963272871" name="Picture">
+                  <wp:docPr id="1379656612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963272871" name="Picture"/>
+                          <pic:cNvPr id="1379656612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846004637" name="Picture">
+                  <wp:docPr id="1899481456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846004637" name="Picture"/>
+                          <pic:cNvPr id="1899481456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672770179" name="Picture">
+                        <wp:docPr id="1268591577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672770179" name="Picture"/>
+                                <pic:cNvPr id="1268591577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858918795" name="Picture">
+                  <wp:docPr id="2068289202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858918795" name="Picture"/>
+                          <pic:cNvPr id="2068289202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027735190" name="Picture">
+                  <wp:docPr id="982769244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027735190" name="Picture"/>
+                          <pic:cNvPr id="982769244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621321392" name="Picture">
+                  <wp:docPr id="302356649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621321392" name="Picture"/>
+                          <pic:cNvPr id="302356649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220387853" name="Picture">
+                  <wp:docPr id="1890387581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220387853" name="Picture"/>
+                          <pic:cNvPr id="1890387581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658335676" name="Picture">
+                  <wp:docPr id="1783884898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658335676" name="Picture"/>
+                          <pic:cNvPr id="1783884898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461133029" name="Picture">
+                  <wp:docPr id="1726013765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461133029" name="Picture"/>
+                          <pic:cNvPr id="1726013765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814463380" name="Picture">
+                        <wp:docPr id="701144869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814463380" name="Picture"/>
+                                <pic:cNvPr id="701144869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155585728" name="Picture">
+                  <wp:docPr id="1926628486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155585728" name="Picture"/>
+                          <pic:cNvPr id="1926628486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770937506" name="Picture">
+                  <wp:docPr id="641042407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770937506" name="Picture"/>
+                          <pic:cNvPr id="641042407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829179940" name="Picture">
+                  <wp:docPr id="1543178163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829179940" name="Picture"/>
+                          <pic:cNvPr id="1543178163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153343846" name="Picture">
+                  <wp:docPr id="1387362936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153343846" name="Picture"/>
+                          <pic:cNvPr id="1387362936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213492765" name="Picture">
+                  <wp:docPr id="946474639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213492765" name="Picture"/>
+                          <pic:cNvPr id="946474639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146294385" name="Picture">
+                  <wp:docPr id="635642091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146294385" name="Picture"/>
+                          <pic:cNvPr id="635642091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372813020" name="Picture">
+                        <wp:docPr id="496645035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372813020" name="Picture"/>
+                                <pic:cNvPr id="496645035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253373682" name="Picture">
+                  <wp:docPr id="566410379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253373682" name="Picture"/>
+                          <pic:cNvPr id="566410379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11635310" name="Picture">
+                  <wp:docPr id="1188422705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11635310" name="Picture"/>
+                          <pic:cNvPr id="1188422705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150485925" name="Picture">
+                  <wp:docPr id="1789171393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150485925" name="Picture"/>
+                          <pic:cNvPr id="1789171393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31402846" name="Picture">
+                  <wp:docPr id="1815131259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31402846" name="Picture"/>
+                          <pic:cNvPr id="1815131259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171603582" name="Picture">
+                  <wp:docPr id="1037472611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171603582" name="Picture"/>
+                          <pic:cNvPr id="1037472611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594881033" name="Picture">
+                  <wp:docPr id="669672263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594881033" name="Picture"/>
+                          <pic:cNvPr id="669672263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280067753" name="Picture">
+                  <wp:docPr id="774811986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280067753" name="Picture"/>
+                          <pic:cNvPr id="774811986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833312127" name="Picture">
+                  <wp:docPr id="426466626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833312127" name="Picture"/>
+                          <pic:cNvPr id="426466626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106757437" name="Picture">
+                  <wp:docPr id="1959432431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106757437" name="Picture"/>
+                          <pic:cNvPr id="1959432431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>