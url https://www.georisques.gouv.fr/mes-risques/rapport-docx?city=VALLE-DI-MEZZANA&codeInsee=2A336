--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132540968" name="Picture">
+                  <wp:docPr id="1301845970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132540968" name="Picture"/>
+                          <pic:cNvPr id="1301845970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104742651" name="Picture">
+                  <wp:docPr id="876842984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104742651" name="Picture"/>
+                          <pic:cNvPr id="876842984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645113083" name="Picture">
+                        <wp:docPr id="1207181775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645113083" name="Picture"/>
+                                <pic:cNvPr id="1207181775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355342860" name="Picture">
+                  <wp:docPr id="640170801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355342860" name="Picture"/>
+                          <pic:cNvPr id="640170801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212868702" name="Picture">
+                  <wp:docPr id="16780343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212868702" name="Picture"/>
+                          <pic:cNvPr id="16780343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877189844" name="Picture">
+                  <wp:docPr id="731337150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877189844" name="Picture"/>
+                          <pic:cNvPr id="731337150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310419479" name="Picture">
+                  <wp:docPr id="334669140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310419479" name="Picture"/>
+                          <pic:cNvPr id="334669140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394512984" name="Picture">
+                  <wp:docPr id="812890797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394512984" name="Picture"/>
+                          <pic:cNvPr id="812890797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724901623" name="Picture">
+                        <wp:docPr id="1303957473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724901623" name="Picture"/>
+                                <pic:cNvPr id="1303957473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10161138" name="Picture">
+                        <wp:docPr id="773443210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10161138" name="Picture"/>
+                                <pic:cNvPr id="773443210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144423075" name="Picture">
+                        <wp:docPr id="1252824136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144423075" name="Picture"/>
+                                <pic:cNvPr id="1252824136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411142398" name="Picture">
+                        <wp:docPr id="2074887323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411142398" name="Picture"/>
+                                <pic:cNvPr id="2074887323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872524400" name="Picture">
+                        <wp:docPr id="1944825020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872524400" name="Picture"/>
+                                <pic:cNvPr id="1944825020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117437998" name="Picture">
+                        <wp:docPr id="1212424691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117437998" name="Picture"/>
+                                <pic:cNvPr id="1212424691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889340034" name="Picture">
+                        <wp:docPr id="1728739634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889340034" name="Picture"/>
+                                <pic:cNvPr id="1728739634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388296798" name="Picture">
+                        <wp:docPr id="726302365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388296798" name="Picture"/>
+                                <pic:cNvPr id="726302365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893951100" name="Picture">
+                        <wp:docPr id="1989861871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893951100" name="Picture"/>
+                                <pic:cNvPr id="1989861871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183718096" name="Picture">
+                        <wp:docPr id="855578222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183718096" name="Picture"/>
+                                <pic:cNvPr id="855578222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074155486" name="Picture">
+                        <wp:docPr id="1846657791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074155486" name="Picture"/>
+                                <pic:cNvPr id="1846657791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701384807" name="Picture">
+                        <wp:docPr id="618377464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701384807" name="Picture"/>
+                                <pic:cNvPr id="618377464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11397,57 +11397,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039516207" name="Picture">
+                        <wp:docPr id="458172194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039516207" name="Picture"/>
+                                <pic:cNvPr id="458172194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11744,57 +11744,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120241177" name="Picture">
+                        <wp:docPr id="1386276021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120241177" name="Picture"/>
+                                <pic:cNvPr id="1386276021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12191,57 +12191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300389712" name="Picture">
+                        <wp:docPr id="514350880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300389712" name="Picture"/>
+                                <pic:cNvPr id="514350880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13075,57 +13075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40741624" name="Picture">
+                  <wp:docPr id="465904081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40741624" name="Picture"/>
+                          <pic:cNvPr id="465904081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13164,57 +13164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77441748" name="Picture">
+                  <wp:docPr id="956775725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77441748" name="Picture"/>
+                          <pic:cNvPr id="956775725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13844,57 +13844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798767147" name="Picture">
+                  <wp:docPr id="829134386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798767147" name="Picture"/>
+                          <pic:cNvPr id="829134386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15153,57 +15153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293284172" name="Picture">
+                  <wp:docPr id="371268613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293284172" name="Picture"/>
+                          <pic:cNvPr id="371268613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15256,57 +15256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895017918" name="Picture">
+                  <wp:docPr id="1055747057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895017918" name="Picture"/>
+                          <pic:cNvPr id="1055747057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17262,57 +17262,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192539641" name="Picture">
+                  <wp:docPr id="83655391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192539641" name="Picture"/>
+                          <pic:cNvPr id="83655391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18488,57 +18488,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314743541" name="Picture">
+                        <wp:docPr id="1787523190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314743541" name="Picture"/>
+                                <pic:cNvPr id="1787523190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20893,57 +20893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804756688" name="Picture">
+                  <wp:docPr id="2009771444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804756688" name="Picture"/>
+                          <pic:cNvPr id="2009771444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20973,57 +20973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694464233" name="Picture">
+                  <wp:docPr id="1190362107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694464233" name="Picture"/>
+                          <pic:cNvPr id="1190362107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21518,57 +21518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839127805" name="Picture">
+                  <wp:docPr id="1814392260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839127805" name="Picture"/>
+                          <pic:cNvPr id="1814392260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23245,57 +23245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529582757" name="Picture">
+                  <wp:docPr id="680481667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529582757" name="Picture"/>
+                          <pic:cNvPr id="680481667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23334,57 +23334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463053007" name="Picture">
+                  <wp:docPr id="1979632074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463053007" name="Picture"/>
+                          <pic:cNvPr id="1979632074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23978,57 +23978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169492270" name="Picture">
+                  <wp:docPr id="846385660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169492270" name="Picture"/>
+                          <pic:cNvPr id="846385660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24976,57 +24976,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145911739" name="Picture">
+                  <wp:docPr id="1149693555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145911739" name="Picture"/>
+                          <pic:cNvPr id="1149693555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25079,57 +25079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894489066" name="Picture">
+                  <wp:docPr id="672577797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894489066" name="Picture"/>
+                          <pic:cNvPr id="672577797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26458,57 +26458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889520249" name="Picture">
+                  <wp:docPr id="1847822468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889520249" name="Picture"/>
+                          <pic:cNvPr id="1847822468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767634424" name="Picture">
+                        <wp:docPr id="1341642002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767634424" name="Picture"/>
+                                <pic:cNvPr id="1341642002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28936,57 +28936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182698795" name="Picture">
+                  <wp:docPr id="1218529474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182698795" name="Picture"/>
+                          <pic:cNvPr id="1218529474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29025,57 +29025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353794907" name="Picture">
+                  <wp:docPr id="1901475064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353794907" name="Picture"/>
+                          <pic:cNvPr id="1901475064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29669,57 +29669,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833359082" name="Picture">
+                  <wp:docPr id="16261253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833359082" name="Picture"/>
+                          <pic:cNvPr id="16261253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30667,57 +30667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959291592" name="Picture">
+                  <wp:docPr id="229660143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959291592" name="Picture"/>
+                          <pic:cNvPr id="229660143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30770,57 +30770,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173787224" name="Picture">
+                  <wp:docPr id="797129011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173787224" name="Picture"/>
+                          <pic:cNvPr id="797129011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32151,57 +32151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494910478" name="Picture">
+                  <wp:docPr id="2041666293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494910478" name="Picture"/>
+                          <pic:cNvPr id="2041666293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33294,57 +33294,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189181890" name="Picture">
+                        <wp:docPr id="23069429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189181890" name="Picture"/>
+                                <pic:cNvPr id="23069429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34683,57 +34683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115434066" name="Picture">
+                  <wp:docPr id="1920304862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115434066" name="Picture"/>
+                          <pic:cNvPr id="1920304862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34772,57 +34772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987615114" name="Picture">
+                  <wp:docPr id="1720579284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987615114" name="Picture"/>
+                          <pic:cNvPr id="1720579284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35416,57 +35416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069143917" name="Picture">
+                  <wp:docPr id="453058136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069143917" name="Picture"/>
+                          <pic:cNvPr id="453058136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36414,57 +36414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388098953" name="Picture">
+                  <wp:docPr id="2063086313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388098953" name="Picture"/>
+                          <pic:cNvPr id="2063086313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36517,57 +36517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945936218" name="Picture">
+                  <wp:docPr id="2070282499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945936218" name="Picture"/>
+                          <pic:cNvPr id="2070282499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37896,57 +37896,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933177999" name="Picture">
+                  <wp:docPr id="551415012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933177999" name="Picture"/>
+                          <pic:cNvPr id="551415012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39030,57 +39030,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261914553" name="Picture">
+                        <wp:docPr id="2128857514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261914553" name="Picture"/>
+                                <pic:cNvPr id="2128857514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40055,57 +40055,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163930587" name="Picture">
+                        <wp:docPr id="155719704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163930587" name="Picture"/>
+                                <pic:cNvPr id="155719704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41527,57 +41527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887867471" name="Picture">
+                  <wp:docPr id="1770401282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887867471" name="Picture"/>
+                          <pic:cNvPr id="1770401282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41616,57 +41616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899390911" name="Picture">
+                  <wp:docPr id="1838610220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899390911" name="Picture"/>
+                          <pic:cNvPr id="1838610220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42260,57 +42260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133549588" name="Picture">
+                  <wp:docPr id="125010886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133549588" name="Picture"/>
+                          <pic:cNvPr id="125010886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43258,57 +43258,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27615930" name="Picture">
+                  <wp:docPr id="258661130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27615930" name="Picture"/>
+                          <pic:cNvPr id="258661130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43361,57 +43361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504894560" name="Picture">
+                  <wp:docPr id="1416890925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504894560" name="Picture"/>
+                          <pic:cNvPr id="1416890925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44738,57 +44738,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649342209" name="Picture">
+                  <wp:docPr id="1451632950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649342209" name="Picture"/>
+                          <pic:cNvPr id="1451632950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45881,57 +45881,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627398866" name="Picture">
+                        <wp:docPr id="1062726927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627398866" name="Picture"/>
+                                <pic:cNvPr id="1062726927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47102,57 +47102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814110080" name="Picture">
+                  <wp:docPr id="1484762186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814110080" name="Picture"/>
+                          <pic:cNvPr id="1484762186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47173,57 +47173,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458203928" name="Picture">
+                  <wp:docPr id="1091889616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458203928" name="Picture"/>
+                          <pic:cNvPr id="1091889616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47587,57 +47587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272775875" name="Picture">
+                  <wp:docPr id="996418773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272775875" name="Picture"/>
+                          <pic:cNvPr id="996418773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>