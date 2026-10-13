--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873453346" name="Picture">
+                  <wp:docPr id="1964440482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873453346" name="Picture"/>
+                          <pic:cNvPr id="1964440482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404669859" name="Picture">
+                  <wp:docPr id="297089245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404669859" name="Picture"/>
+                          <pic:cNvPr id="297089245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565153762" name="Picture">
+                        <wp:docPr id="164559162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565153762" name="Picture"/>
+                                <pic:cNvPr id="164559162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499778468" name="Picture">
+                  <wp:docPr id="1521091589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499778468" name="Picture"/>
+                          <pic:cNvPr id="1521091589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99052878" name="Picture">
+                  <wp:docPr id="1037550119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99052878" name="Picture"/>
+                          <pic:cNvPr id="1037550119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657062935" name="Picture">
+                  <wp:docPr id="759631181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657062935" name="Picture"/>
+                          <pic:cNvPr id="759631181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696676339" name="Picture">
+                  <wp:docPr id="920870996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696676339" name="Picture"/>
+                          <pic:cNvPr id="920870996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717127510" name="Picture">
+                  <wp:docPr id="1690693269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717127510" name="Picture"/>
+                          <pic:cNvPr id="1690693269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082938373" name="Picture">
+                        <wp:docPr id="489134998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082938373" name="Picture"/>
+                                <pic:cNvPr id="489134998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224144892" name="Picture">
+                        <wp:docPr id="16172346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224144892" name="Picture"/>
+                                <pic:cNvPr id="16172346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83571421" name="Picture">
+                        <wp:docPr id="1327720059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83571421" name="Picture"/>
+                                <pic:cNvPr id="1327720059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599823063" name="Picture">
+                        <wp:docPr id="1705751083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599823063" name="Picture"/>
+                                <pic:cNvPr id="1705751083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638512763" name="Picture">
+                        <wp:docPr id="2054585749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638512763" name="Picture"/>
+                                <pic:cNvPr id="2054585749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435050095" name="Picture">
+                        <wp:docPr id="879546754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435050095" name="Picture"/>
+                                <pic:cNvPr id="879546754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798256623" name="Picture">
+                        <wp:docPr id="286890791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798256623" name="Picture"/>
+                                <pic:cNvPr id="286890791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224972091" name="Picture">
+                        <wp:docPr id="941462598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224972091" name="Picture"/>
+                                <pic:cNvPr id="941462598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100778117" name="Picture">
+                        <wp:docPr id="78902272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100778117" name="Picture"/>
+                                <pic:cNvPr id="78902272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458441395" name="Picture">
+                        <wp:docPr id="1965158914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458441395" name="Picture"/>
+                                <pic:cNvPr id="1965158914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933288953" name="Picture">
+                        <wp:docPr id="791492850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933288953" name="Picture"/>
+                                <pic:cNvPr id="791492850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500992266" name="Picture">
+                        <wp:docPr id="1642676418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500992266" name="Picture"/>
+                                <pic:cNvPr id="1642676418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538789167" name="Picture">
+                        <wp:docPr id="772447940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538789167" name="Picture"/>
+                                <pic:cNvPr id="772447940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588547032" name="Picture">
+                        <wp:docPr id="1509672882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588547032" name="Picture"/>
+                                <pic:cNvPr id="1509672882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817282942" name="Picture">
+                        <wp:docPr id="1409603736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817282942" name="Picture"/>
+                                <pic:cNvPr id="1409603736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883108390" name="Picture">
+                  <wp:docPr id="239869663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883108390" name="Picture"/>
+                          <pic:cNvPr id="239869663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427955182" name="Picture">
+                  <wp:docPr id="816798785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427955182" name="Picture"/>
+                          <pic:cNvPr id="816798785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318505346" name="Picture">
+                  <wp:docPr id="1438655835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318505346" name="Picture"/>
+                          <pic:cNvPr id="1438655835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963735009" name="Picture">
+                  <wp:docPr id="365756272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963735009" name="Picture"/>
+                          <pic:cNvPr id="365756272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876798238" name="Picture">
+                  <wp:docPr id="583729525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876798238" name="Picture"/>
+                          <pic:cNvPr id="583729525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859872947" name="Picture">
+                  <wp:docPr id="239733806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859872947" name="Picture"/>
+                          <pic:cNvPr id="239733806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345374333" name="Picture">
+                        <wp:docPr id="974259197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345374333" name="Picture"/>
+                                <pic:cNvPr id="974259197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907199399" name="Picture">
+                  <wp:docPr id="1321607847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907199399" name="Picture"/>
+                          <pic:cNvPr id="1321607847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012198972" name="Picture">
+                  <wp:docPr id="1630910354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012198972" name="Picture"/>
+                          <pic:cNvPr id="1630910354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126458333" name="Picture">
+                  <wp:docPr id="1267883426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126458333" name="Picture"/>
+                          <pic:cNvPr id="1267883426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115084922" name="Picture">
+                  <wp:docPr id="60006999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115084922" name="Picture"/>
+                          <pic:cNvPr id="60006999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120318332" name="Picture">
+                  <wp:docPr id="551584754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120318332" name="Picture"/>
+                          <pic:cNvPr id="551584754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377172680" name="Picture">
+                  <wp:docPr id="195560739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377172680" name="Picture"/>
+                          <pic:cNvPr id="195560739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406886761" name="Picture">
+                        <wp:docPr id="1839825396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406886761" name="Picture"/>
+                                <pic:cNvPr id="1839825396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619041856" name="Picture">
+                  <wp:docPr id="1250175212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619041856" name="Picture"/>
+                          <pic:cNvPr id="1250175212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749575954" name="Picture">
+                  <wp:docPr id="1803794025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749575954" name="Picture"/>
+                          <pic:cNvPr id="1803794025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995565077" name="Picture">
+                  <wp:docPr id="1432167326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995565077" name="Picture"/>
+                          <pic:cNvPr id="1432167326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264104381" name="Picture">
+                  <wp:docPr id="1163848607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264104381" name="Picture"/>
+                          <pic:cNvPr id="1163848607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287301501" name="Picture">
+                  <wp:docPr id="764902431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287301501" name="Picture"/>
+                          <pic:cNvPr id="764902431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580134485" name="Picture">
+                  <wp:docPr id="1879584582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580134485" name="Picture"/>
+                          <pic:cNvPr id="1879584582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29498,57 +29498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002482586" name="Picture">
+                        <wp:docPr id="794720833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002482586" name="Picture"/>
+                                <pic:cNvPr id="794720833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30992,57 +30992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525448043" name="Picture">
+                  <wp:docPr id="25686311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525448043" name="Picture"/>
+                          <pic:cNvPr id="25686311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31081,57 +31081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129667357" name="Picture">
+                  <wp:docPr id="1058389509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129667357" name="Picture"/>
+                          <pic:cNvPr id="1058389509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31761,57 +31761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252926255" name="Picture">
+                  <wp:docPr id="927176521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252926255" name="Picture"/>
+                          <pic:cNvPr id="927176521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32822,57 +32822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422522588" name="Picture">
+                  <wp:docPr id="1038556066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422522588" name="Picture"/>
+                          <pic:cNvPr id="1038556066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32925,57 +32925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383957355" name="Picture">
+                  <wp:docPr id="1641409180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383957355" name="Picture"/>
+                          <pic:cNvPr id="1641409180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34383,57 +34383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519188588" name="Picture">
+                  <wp:docPr id="1557036442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519188588" name="Picture"/>
+                          <pic:cNvPr id="1557036442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35580,57 +35580,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971347169" name="Picture">
+                        <wp:docPr id="2098866586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971347169" name="Picture"/>
+                                <pic:cNvPr id="2098866586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37750,57 +37750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543258253" name="Picture">
+                  <wp:docPr id="1332157324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543258253" name="Picture"/>
+                          <pic:cNvPr id="1332157324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37839,57 +37839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432915574" name="Picture">
+                  <wp:docPr id="1673120447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432915574" name="Picture"/>
+                          <pic:cNvPr id="1673120447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38483,57 +38483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858991864" name="Picture">
+                  <wp:docPr id="1329818027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858991864" name="Picture"/>
+                          <pic:cNvPr id="1329818027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39481,57 +39481,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689166302" name="Picture">
+                  <wp:docPr id="358138436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689166302" name="Picture"/>
+                          <pic:cNvPr id="358138436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39584,57 +39584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772578781" name="Picture">
+                  <wp:docPr id="981988157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772578781" name="Picture"/>
+                          <pic:cNvPr id="981988157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40961,57 +40961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139840412" name="Picture">
+                  <wp:docPr id="1490401450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139840412" name="Picture"/>
+                          <pic:cNvPr id="1490401450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42104,57 +42104,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561551731" name="Picture">
+                        <wp:docPr id="655028380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561551731" name="Picture"/>
+                                <pic:cNvPr id="655028380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43325,57 +43325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726198965" name="Picture">
+                  <wp:docPr id="1391402047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726198965" name="Picture"/>
+                          <pic:cNvPr id="1391402047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43396,57 +43396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726156754" name="Picture">
+                  <wp:docPr id="2059266802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726156754" name="Picture"/>
+                          <pic:cNvPr id="2059266802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43810,57 +43810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893791408" name="Picture">
+                  <wp:docPr id="1379374724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893791408" name="Picture"/>
+                          <pic:cNvPr id="1379374724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>