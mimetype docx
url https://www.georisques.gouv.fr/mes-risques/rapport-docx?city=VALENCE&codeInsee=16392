--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982955056" name="Picture">
+                  <wp:docPr id="1585383079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982955056" name="Picture"/>
+                          <pic:cNvPr id="1585383079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086225859" name="Picture">
+                  <wp:docPr id="477255814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086225859" name="Picture"/>
+                          <pic:cNvPr id="477255814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363313503" name="Picture">
+                        <wp:docPr id="1550139513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363313503" name="Picture"/>
+                                <pic:cNvPr id="1550139513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862615057" name="Picture">
+                  <wp:docPr id="1992450757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862615057" name="Picture"/>
+                          <pic:cNvPr id="1992450757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511956771" name="Picture">
+                  <wp:docPr id="455108866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511956771" name="Picture"/>
+                          <pic:cNvPr id="455108866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795696182" name="Picture">
+                  <wp:docPr id="796933509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795696182" name="Picture"/>
+                          <pic:cNvPr id="796933509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499150012" name="Picture">
+                  <wp:docPr id="751833685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499150012" name="Picture"/>
+                          <pic:cNvPr id="751833685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68126262" name="Picture">
+                  <wp:docPr id="1268170287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68126262" name="Picture"/>
+                          <pic:cNvPr id="1268170287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656504325" name="Picture">
+                        <wp:docPr id="1516361496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656504325" name="Picture"/>
+                                <pic:cNvPr id="1516361496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684400298" name="Picture">
+                        <wp:docPr id="1611016402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684400298" name="Picture"/>
+                                <pic:cNvPr id="1611016402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555312808" name="Picture">
+                        <wp:docPr id="1305158281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555312808" name="Picture"/>
+                                <pic:cNvPr id="1305158281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185211959" name="Picture">
+                        <wp:docPr id="1786896468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185211959" name="Picture"/>
+                                <pic:cNvPr id="1786896468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430806264" name="Picture">
+                        <wp:docPr id="600041742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430806264" name="Picture"/>
+                                <pic:cNvPr id="600041742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776348978" name="Picture">
+                        <wp:docPr id="1582504362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776348978" name="Picture"/>
+                                <pic:cNvPr id="1582504362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757083347" name="Picture">
+                        <wp:docPr id="1095564222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757083347" name="Picture"/>
+                                <pic:cNvPr id="1095564222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825137411" name="Picture">
+                        <wp:docPr id="657314244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825137411" name="Picture"/>
+                                <pic:cNvPr id="657314244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889955307" name="Picture">
+                        <wp:docPr id="1303024712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889955307" name="Picture"/>
+                                <pic:cNvPr id="1303024712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633559656" name="Picture">
+                        <wp:docPr id="736125254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633559656" name="Picture"/>
+                                <pic:cNvPr id="736125254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853888187" name="Picture">
+                        <wp:docPr id="1299501827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853888187" name="Picture"/>
+                                <pic:cNvPr id="1299501827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158936996" name="Picture">
+                        <wp:docPr id="47553837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158936996" name="Picture"/>
+                                <pic:cNvPr id="47553837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178752546" name="Picture">
+                        <wp:docPr id="188702602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178752546" name="Picture"/>
+                                <pic:cNvPr id="188702602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450960583" name="Picture">
+                        <wp:docPr id="524506004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450960583" name="Picture"/>
+                                <pic:cNvPr id="524506004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317719444" name="Picture">
+                        <wp:docPr id="1285711115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317719444" name="Picture"/>
+                                <pic:cNvPr id="1285711115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394456929" name="Picture">
+                  <wp:docPr id="250850905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394456929" name="Picture"/>
+                          <pic:cNvPr id="250850905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374989929" name="Picture">
+                  <wp:docPr id="730991141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374989929" name="Picture"/>
+                          <pic:cNvPr id="730991141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006892002" name="Picture">
+                  <wp:docPr id="456386774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006892002" name="Picture"/>
+                          <pic:cNvPr id="456386774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645750615" name="Picture">
+                  <wp:docPr id="834594567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645750615" name="Picture"/>
+                          <pic:cNvPr id="834594567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53857427" name="Picture">
+                  <wp:docPr id="1892623832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53857427" name="Picture"/>
+                          <pic:cNvPr id="1892623832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129589187" name="Picture">
+                  <wp:docPr id="836539370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129589187" name="Picture"/>
+                          <pic:cNvPr id="836539370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463705407" name="Picture">
+                        <wp:docPr id="1795847842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463705407" name="Picture"/>
+                                <pic:cNvPr id="1795847842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733749970" name="Picture">
+                        <wp:docPr id="354850821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733749970" name="Picture"/>
+                                <pic:cNvPr id="354850821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564792559" name="Picture">
+                  <wp:docPr id="1742652732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564792559" name="Picture"/>
+                          <pic:cNvPr id="1742652732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052781031" name="Picture">
+                  <wp:docPr id="1333702335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052781031" name="Picture"/>
+                          <pic:cNvPr id="1333702335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817554636" name="Picture">
+                  <wp:docPr id="1857679845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817554636" name="Picture"/>
+                          <pic:cNvPr id="1857679845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606330777" name="Picture">
+                  <wp:docPr id="1021524599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606330777" name="Picture"/>
+                          <pic:cNvPr id="1021524599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436372195" name="Picture">
+                  <wp:docPr id="215766110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436372195" name="Picture"/>
+                          <pic:cNvPr id="215766110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108906516" name="Picture">
+                  <wp:docPr id="125468258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108906516" name="Picture"/>
+                          <pic:cNvPr id="125468258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752337829" name="Picture">
+                        <wp:docPr id="494500903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752337829" name="Picture"/>
+                                <pic:cNvPr id="494500903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887054335" name="Picture">
+                        <wp:docPr id="2015671866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887054335" name="Picture"/>
+                                <pic:cNvPr id="2015671866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654785726" name="Picture">
+                  <wp:docPr id="778724701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654785726" name="Picture"/>
+                          <pic:cNvPr id="778724701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845145852" name="Picture">
+                  <wp:docPr id="1130834092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845145852" name="Picture"/>
+                          <pic:cNvPr id="1130834092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644352797" name="Picture">
+                  <wp:docPr id="217739393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644352797" name="Picture"/>
+                          <pic:cNvPr id="217739393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051299265" name="Picture">
+                  <wp:docPr id="1276314908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051299265" name="Picture"/>
+                          <pic:cNvPr id="1276314908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476064668" name="Picture">
+                  <wp:docPr id="1307574805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476064668" name="Picture"/>
+                          <pic:cNvPr id="1307574805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653583691" name="Picture">
+                  <wp:docPr id="65987238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653583691" name="Picture"/>
+                          <pic:cNvPr id="65987238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555915137" name="Picture">
+                        <wp:docPr id="578327072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555915137" name="Picture"/>
+                                <pic:cNvPr id="578327072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129801898" name="Picture">
+                  <wp:docPr id="1459076891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129801898" name="Picture"/>
+                          <pic:cNvPr id="1459076891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848067371" name="Picture">
+                  <wp:docPr id="94682409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848067371" name="Picture"/>
+                          <pic:cNvPr id="94682409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853594394" name="Picture">
+                  <wp:docPr id="647735343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853594394" name="Picture"/>
+                          <pic:cNvPr id="647735343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961049100" name="Picture">
+                  <wp:docPr id="376706784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961049100" name="Picture"/>
+                          <pic:cNvPr id="376706784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393145331" name="Picture">
+                  <wp:docPr id="1268604971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393145331" name="Picture"/>
+                          <pic:cNvPr id="1268604971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514897051" name="Picture">
+                  <wp:docPr id="1288943196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514897051" name="Picture"/>
+                          <pic:cNvPr id="1288943196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144287058" name="Picture">
+                        <wp:docPr id="1157331886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144287058" name="Picture"/>
+                                <pic:cNvPr id="1157331886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310293561" name="Picture">
+                  <wp:docPr id="51327092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310293561" name="Picture"/>
+                          <pic:cNvPr id="51327092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460154385" name="Picture">
+                  <wp:docPr id="481693104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460154385" name="Picture"/>
+                          <pic:cNvPr id="481693104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927197994" name="Picture">
+                  <wp:docPr id="1393817729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927197994" name="Picture"/>
+                          <pic:cNvPr id="1393817729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327674355" name="Picture">
+                  <wp:docPr id="1343173938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327674355" name="Picture"/>
+                          <pic:cNvPr id="1343173938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723404581" name="Picture">
+                  <wp:docPr id="1703663234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723404581" name="Picture"/>
+                          <pic:cNvPr id="1703663234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686414185" name="Picture">
+                  <wp:docPr id="1095554413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686414185" name="Picture"/>
+                          <pic:cNvPr id="1095554413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562993444" name="Picture">
+                  <wp:docPr id="223168554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562993444" name="Picture"/>
+                          <pic:cNvPr id="223168554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97966168" name="Picture">
+                  <wp:docPr id="542720139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97966168" name="Picture"/>
+                          <pic:cNvPr id="542720139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56132746" name="Picture">
+                  <wp:docPr id="4623530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56132746" name="Picture"/>
+                          <pic:cNvPr id="4623530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>