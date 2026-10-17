--- v1 (2026-10-16)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585383079" name="Picture">
+                  <wp:docPr id="861520457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585383079" name="Picture"/>
+                          <pic:cNvPr id="861520457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477255814" name="Picture">
+                  <wp:docPr id="384218968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477255814" name="Picture"/>
+                          <pic:cNvPr id="384218968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550139513" name="Picture">
+                        <wp:docPr id="110883152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550139513" name="Picture"/>
+                                <pic:cNvPr id="110883152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992450757" name="Picture">
+                  <wp:docPr id="2077007289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992450757" name="Picture"/>
+                          <pic:cNvPr id="2077007289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455108866" name="Picture">
+                  <wp:docPr id="1712751708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455108866" name="Picture"/>
+                          <pic:cNvPr id="1712751708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796933509" name="Picture">
+                  <wp:docPr id="605627571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796933509" name="Picture"/>
+                          <pic:cNvPr id="605627571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751833685" name="Picture">
+                  <wp:docPr id="1745613566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751833685" name="Picture"/>
+                          <pic:cNvPr id="1745613566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268170287" name="Picture">
+                  <wp:docPr id="1109983752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268170287" name="Picture"/>
+                          <pic:cNvPr id="1109983752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516361496" name="Picture">
+                        <wp:docPr id="1520526165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516361496" name="Picture"/>
+                                <pic:cNvPr id="1520526165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611016402" name="Picture">
+                        <wp:docPr id="666944441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611016402" name="Picture"/>
+                                <pic:cNvPr id="666944441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305158281" name="Picture">
+                        <wp:docPr id="1807139577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305158281" name="Picture"/>
+                                <pic:cNvPr id="1807139577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786896468" name="Picture">
+                        <wp:docPr id="1314650648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786896468" name="Picture"/>
+                                <pic:cNvPr id="1314650648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600041742" name="Picture">
+                        <wp:docPr id="245063856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600041742" name="Picture"/>
+                                <pic:cNvPr id="245063856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582504362" name="Picture">
+                        <wp:docPr id="1322023392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582504362" name="Picture"/>
+                                <pic:cNvPr id="1322023392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095564222" name="Picture">
+                        <wp:docPr id="1332793918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095564222" name="Picture"/>
+                                <pic:cNvPr id="1332793918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657314244" name="Picture">
+                        <wp:docPr id="1703731274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657314244" name="Picture"/>
+                                <pic:cNvPr id="1703731274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303024712" name="Picture">
+                        <wp:docPr id="840828901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303024712" name="Picture"/>
+                                <pic:cNvPr id="840828901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736125254" name="Picture">
+                        <wp:docPr id="983217354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736125254" name="Picture"/>
+                                <pic:cNvPr id="983217354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299501827" name="Picture">
+                        <wp:docPr id="1128526402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299501827" name="Picture"/>
+                                <pic:cNvPr id="1128526402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47553837" name="Picture">
+                        <wp:docPr id="1148580212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47553837" name="Picture"/>
+                                <pic:cNvPr id="1148580212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188702602" name="Picture">
+                        <wp:docPr id="482698504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188702602" name="Picture"/>
+                                <pic:cNvPr id="482698504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524506004" name="Picture">
+                        <wp:docPr id="909426235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524506004" name="Picture"/>
+                                <pic:cNvPr id="909426235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285711115" name="Picture">
+                        <wp:docPr id="2115015081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285711115" name="Picture"/>
+                                <pic:cNvPr id="2115015081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250850905" name="Picture">
+                  <wp:docPr id="1706550343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250850905" name="Picture"/>
+                          <pic:cNvPr id="1706550343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730991141" name="Picture">
+                  <wp:docPr id="125960366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730991141" name="Picture"/>
+                          <pic:cNvPr id="125960366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456386774" name="Picture">
+                  <wp:docPr id="158477178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456386774" name="Picture"/>
+                          <pic:cNvPr id="158477178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834594567" name="Picture">
+                  <wp:docPr id="1694262145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834594567" name="Picture"/>
+                          <pic:cNvPr id="1694262145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892623832" name="Picture">
+                  <wp:docPr id="290827629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892623832" name="Picture"/>
+                          <pic:cNvPr id="290827629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836539370" name="Picture">
+                  <wp:docPr id="2107022688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836539370" name="Picture"/>
+                          <pic:cNvPr id="2107022688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795847842" name="Picture">
+                        <wp:docPr id="1160326253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795847842" name="Picture"/>
+                                <pic:cNvPr id="1160326253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354850821" name="Picture">
+                        <wp:docPr id="708648830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354850821" name="Picture"/>
+                                <pic:cNvPr id="708648830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742652732" name="Picture">
+                  <wp:docPr id="60794370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742652732" name="Picture"/>
+                          <pic:cNvPr id="60794370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333702335" name="Picture">
+                  <wp:docPr id="1899571213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333702335" name="Picture"/>
+                          <pic:cNvPr id="1899571213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857679845" name="Picture">
+                  <wp:docPr id="859643835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857679845" name="Picture"/>
+                          <pic:cNvPr id="859643835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021524599" name="Picture">
+                  <wp:docPr id="560912683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021524599" name="Picture"/>
+                          <pic:cNvPr id="560912683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215766110" name="Picture">
+                  <wp:docPr id="215158686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215766110" name="Picture"/>
+                          <pic:cNvPr id="215158686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125468258" name="Picture">
+                  <wp:docPr id="896305938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125468258" name="Picture"/>
+                          <pic:cNvPr id="896305938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494500903" name="Picture">
+                        <wp:docPr id="707171466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494500903" name="Picture"/>
+                                <pic:cNvPr id="707171466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015671866" name="Picture">
+                        <wp:docPr id="1575242327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015671866" name="Picture"/>
+                                <pic:cNvPr id="1575242327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778724701" name="Picture">
+                  <wp:docPr id="1140328357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778724701" name="Picture"/>
+                          <pic:cNvPr id="1140328357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130834092" name="Picture">
+                  <wp:docPr id="623590539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130834092" name="Picture"/>
+                          <pic:cNvPr id="623590539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217739393" name="Picture">
+                  <wp:docPr id="1413295955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217739393" name="Picture"/>
+                          <pic:cNvPr id="1413295955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276314908" name="Picture">
+                  <wp:docPr id="1628193199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276314908" name="Picture"/>
+                          <pic:cNvPr id="1628193199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307574805" name="Picture">
+                  <wp:docPr id="926274984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307574805" name="Picture"/>
+                          <pic:cNvPr id="926274984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65987238" name="Picture">
+                  <wp:docPr id="394771485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65987238" name="Picture"/>
+                          <pic:cNvPr id="394771485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578327072" name="Picture">
+                        <wp:docPr id="2026159866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578327072" name="Picture"/>
+                                <pic:cNvPr id="2026159866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459076891" name="Picture">
+                  <wp:docPr id="1384743595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459076891" name="Picture"/>
+                          <pic:cNvPr id="1384743595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94682409" name="Picture">
+                  <wp:docPr id="1764369177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94682409" name="Picture"/>
+                          <pic:cNvPr id="1764369177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647735343" name="Picture">
+                  <wp:docPr id="1341076791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647735343" name="Picture"/>
+                          <pic:cNvPr id="1341076791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376706784" name="Picture">
+                  <wp:docPr id="468396726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376706784" name="Picture"/>
+                          <pic:cNvPr id="468396726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268604971" name="Picture">
+                  <wp:docPr id="1048567604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268604971" name="Picture"/>
+                          <pic:cNvPr id="1048567604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288943196" name="Picture">
+                  <wp:docPr id="1411100385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288943196" name="Picture"/>
+                          <pic:cNvPr id="1411100385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157331886" name="Picture">
+                        <wp:docPr id="1098312178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157331886" name="Picture"/>
+                                <pic:cNvPr id="1098312178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51327092" name="Picture">
+                  <wp:docPr id="517720361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51327092" name="Picture"/>
+                          <pic:cNvPr id="517720361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481693104" name="Picture">
+                  <wp:docPr id="1754569337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481693104" name="Picture"/>
+                          <pic:cNvPr id="1754569337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393817729" name="Picture">
+                  <wp:docPr id="956967699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393817729" name="Picture"/>
+                          <pic:cNvPr id="956967699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343173938" name="Picture">
+                  <wp:docPr id="1723804557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343173938" name="Picture"/>
+                          <pic:cNvPr id="1723804557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703663234" name="Picture">
+                  <wp:docPr id="1279832605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703663234" name="Picture"/>
+                          <pic:cNvPr id="1279832605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095554413" name="Picture">
+                  <wp:docPr id="120469466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095554413" name="Picture"/>
+                          <pic:cNvPr id="120469466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223168554" name="Picture">
+                  <wp:docPr id="963346456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223168554" name="Picture"/>
+                          <pic:cNvPr id="963346456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542720139" name="Picture">
+                  <wp:docPr id="1893361744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542720139" name="Picture"/>
+                          <pic:cNvPr id="1893361744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4623530" name="Picture">
+                  <wp:docPr id="750183551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4623530" name="Picture"/>
+                          <pic:cNvPr id="750183551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>