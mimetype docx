--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323634248" name="Picture">
+                  <wp:docPr id="1709963029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323634248" name="Picture"/>
+                          <pic:cNvPr id="1709963029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647085918" name="Picture">
+                  <wp:docPr id="1738612383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647085918" name="Picture"/>
+                          <pic:cNvPr id="1738612383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20164162" name="Picture">
+                        <wp:docPr id="1285821247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20164162" name="Picture"/>
+                                <pic:cNvPr id="1285821247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464686167" name="Picture">
+                  <wp:docPr id="639081321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464686167" name="Picture"/>
+                          <pic:cNvPr id="639081321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346180963" name="Picture">
+                  <wp:docPr id="269583624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346180963" name="Picture"/>
+                          <pic:cNvPr id="269583624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14908363" name="Picture">
+                  <wp:docPr id="586824087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14908363" name="Picture"/>
+                          <pic:cNvPr id="586824087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810313029" name="Picture">
+                  <wp:docPr id="1504795598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810313029" name="Picture"/>
+                          <pic:cNvPr id="1504795598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419764640" name="Picture">
+                  <wp:docPr id="6035424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419764640" name="Picture"/>
+                          <pic:cNvPr id="6035424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189873037" name="Picture">
+                        <wp:docPr id="1060624572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189873037" name="Picture"/>
+                                <pic:cNvPr id="1060624572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287239449" name="Picture">
+                        <wp:docPr id="2022753072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287239449" name="Picture"/>
+                                <pic:cNvPr id="2022753072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770870555" name="Picture">
+                        <wp:docPr id="726519072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770870555" name="Picture"/>
+                                <pic:cNvPr id="726519072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274159158" name="Picture">
+                        <wp:docPr id="1889682057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274159158" name="Picture"/>
+                                <pic:cNvPr id="1889682057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699345142" name="Picture">
+                        <wp:docPr id="1878982960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699345142" name="Picture"/>
+                                <pic:cNvPr id="1878982960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935088823" name="Picture">
+                        <wp:docPr id="2139987563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935088823" name="Picture"/>
+                                <pic:cNvPr id="2139987563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120863857" name="Picture">
+                        <wp:docPr id="1181063064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120863857" name="Picture"/>
+                                <pic:cNvPr id="1181063064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574678802" name="Picture">
+                        <wp:docPr id="1313773566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574678802" name="Picture"/>
+                                <pic:cNvPr id="1313773566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581485115" name="Picture">
+                        <wp:docPr id="1014910977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581485115" name="Picture"/>
+                                <pic:cNvPr id="1014910977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002572503" name="Picture">
+                        <wp:docPr id="209193868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002572503" name="Picture"/>
+                                <pic:cNvPr id="209193868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856132220" name="Picture">
+                        <wp:docPr id="1062503036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856132220" name="Picture"/>
+                                <pic:cNvPr id="1062503036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950088604" name="Picture">
+                        <wp:docPr id="1909119703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950088604" name="Picture"/>
+                                <pic:cNvPr id="1909119703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830012640" name="Picture">
+                        <wp:docPr id="59821134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830012640" name="Picture"/>
+                                <pic:cNvPr id="59821134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834359087" name="Picture">
+                        <wp:docPr id="1678960760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834359087" name="Picture"/>
+                                <pic:cNvPr id="1678960760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811152524" name="Picture">
+                        <wp:docPr id="524279288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811152524" name="Picture"/>
+                                <pic:cNvPr id="524279288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221241076" name="Picture">
+                  <wp:docPr id="554007991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221241076" name="Picture"/>
+                          <pic:cNvPr id="554007991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418602670" name="Picture">
+                  <wp:docPr id="2047393194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418602670" name="Picture"/>
+                          <pic:cNvPr id="2047393194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231098265" name="Picture">
+                  <wp:docPr id="1462104267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231098265" name="Picture"/>
+                          <pic:cNvPr id="1462104267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823200354" name="Picture">
+                  <wp:docPr id="1624960181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823200354" name="Picture"/>
+                          <pic:cNvPr id="1624960181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796695746" name="Picture">
+                  <wp:docPr id="64076177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796695746" name="Picture"/>
+                          <pic:cNvPr id="64076177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359853972" name="Picture">
+                  <wp:docPr id="9504851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359853972" name="Picture"/>
+                          <pic:cNvPr id="9504851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156969147" name="Picture">
+                        <wp:docPr id="2092923042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156969147" name="Picture"/>
+                                <pic:cNvPr id="2092923042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609619083" name="Picture">
+                  <wp:docPr id="781751102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609619083" name="Picture"/>
+                          <pic:cNvPr id="781751102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736630188" name="Picture">
+                  <wp:docPr id="761902838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736630188" name="Picture"/>
+                          <pic:cNvPr id="761902838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088641600" name="Picture">
+                  <wp:docPr id="714383761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088641600" name="Picture"/>
+                          <pic:cNvPr id="714383761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90486842" name="Picture">
+                  <wp:docPr id="841436003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90486842" name="Picture"/>
+                          <pic:cNvPr id="841436003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544408481" name="Picture">
+                  <wp:docPr id="512633532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544408481" name="Picture"/>
+                          <pic:cNvPr id="512633532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453868975" name="Picture">
+                  <wp:docPr id="114386659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453868975" name="Picture"/>
+                          <pic:cNvPr id="114386659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451075028" name="Picture">
+                        <wp:docPr id="334234113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451075028" name="Picture"/>
+                                <pic:cNvPr id="334234113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191429382" name="Picture">
+                  <wp:docPr id="17582412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191429382" name="Picture"/>
+                          <pic:cNvPr id="17582412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087426871" name="Picture">
+                  <wp:docPr id="1912844134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087426871" name="Picture"/>
+                          <pic:cNvPr id="1912844134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815759065" name="Picture">
+                  <wp:docPr id="1356980551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815759065" name="Picture"/>
+                          <pic:cNvPr id="1356980551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480942115" name="Picture">
+                  <wp:docPr id="2009325136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480942115" name="Picture"/>
+                          <pic:cNvPr id="2009325136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076428284" name="Picture">
+                  <wp:docPr id="66481814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076428284" name="Picture"/>
+                          <pic:cNvPr id="66481814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036577105" name="Picture">
+                  <wp:docPr id="1367658562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036577105" name="Picture"/>
+                          <pic:cNvPr id="1367658562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971658688" name="Picture">
+                        <wp:docPr id="1302820997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971658688" name="Picture"/>
+                                <pic:cNvPr id="1302820997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829774604" name="Picture">
+                  <wp:docPr id="1382993051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829774604" name="Picture"/>
+                          <pic:cNvPr id="1382993051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133139646" name="Picture">
+                  <wp:docPr id="887575398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133139646" name="Picture"/>
+                          <pic:cNvPr id="887575398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408931330" name="Picture">
+                  <wp:docPr id="368810697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408931330" name="Picture"/>
+                          <pic:cNvPr id="368810697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288221347" name="Picture">
+                  <wp:docPr id="385075355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288221347" name="Picture"/>
+                          <pic:cNvPr id="385075355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133295181" name="Picture">
+                  <wp:docPr id="981512597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133295181" name="Picture"/>
+                          <pic:cNvPr id="981512597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281573919" name="Picture">
+                  <wp:docPr id="910143351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281573919" name="Picture"/>
+                          <pic:cNvPr id="910143351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817242776" name="Picture">
+                        <wp:docPr id="1304191097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817242776" name="Picture"/>
+                                <pic:cNvPr id="1304191097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669185043" name="Picture">
+                  <wp:docPr id="112409262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669185043" name="Picture"/>
+                          <pic:cNvPr id="112409262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163402338" name="Picture">
+                  <wp:docPr id="1781668616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163402338" name="Picture"/>
+                          <pic:cNvPr id="1781668616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347630220" name="Picture">
+                  <wp:docPr id="911492357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347630220" name="Picture"/>
+                          <pic:cNvPr id="911492357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101447402" name="Picture">
+                  <wp:docPr id="1527973913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101447402" name="Picture"/>
+                          <pic:cNvPr id="1527973913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017999187" name="Picture">
+                  <wp:docPr id="1809735845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017999187" name="Picture"/>
+                          <pic:cNvPr id="1809735845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182555437" name="Picture">
+                  <wp:docPr id="453408192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182555437" name="Picture"/>
+                          <pic:cNvPr id="453408192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229837615" name="Picture">
+                        <wp:docPr id="512221328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229837615" name="Picture"/>
+                                <pic:cNvPr id="512221328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704973621" name="Picture">
+                  <wp:docPr id="1114119578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704973621" name="Picture"/>
+                          <pic:cNvPr id="1114119578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26833247" name="Picture">
+                  <wp:docPr id="1596816290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26833247" name="Picture"/>
+                          <pic:cNvPr id="1596816290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199007388" name="Picture">
+                  <wp:docPr id="627050824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199007388" name="Picture"/>
+                          <pic:cNvPr id="627050824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47177,57 +47177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630158870" name="Picture">
+                  <wp:docPr id="443873176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630158870" name="Picture"/>
+                          <pic:cNvPr id="443873176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47248,57 +47248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876359281" name="Picture">
+                  <wp:docPr id="783314719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876359281" name="Picture"/>
+                          <pic:cNvPr id="783314719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,57 +47662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106859" name="Picture">
+                  <wp:docPr id="188680648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106859" name="Picture"/>
+                          <pic:cNvPr id="188680648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>