--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698815845" name="Picture">
+                  <wp:docPr id="369395817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698815845" name="Picture"/>
+                          <pic:cNvPr id="369395817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155039681" name="Picture">
+                  <wp:docPr id="1837490701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155039681" name="Picture"/>
+                          <pic:cNvPr id="1837490701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375636928" name="Picture">
+                        <wp:docPr id="113703887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375636928" name="Picture"/>
+                                <pic:cNvPr id="113703887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68343588" name="Picture">
+                  <wp:docPr id="1102355233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68343588" name="Picture"/>
+                          <pic:cNvPr id="1102355233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490616908" name="Picture">
+                  <wp:docPr id="1949524311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490616908" name="Picture"/>
+                          <pic:cNvPr id="1949524311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770213917" name="Picture">
+                  <wp:docPr id="1889391767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770213917" name="Picture"/>
+                          <pic:cNvPr id="1889391767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152783946" name="Picture">
+                  <wp:docPr id="2130972018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152783946" name="Picture"/>
+                          <pic:cNvPr id="2130972018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511140805" name="Picture">
+                  <wp:docPr id="1352112030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511140805" name="Picture"/>
+                          <pic:cNvPr id="1352112030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117627567" name="Picture">
+                        <wp:docPr id="1930173320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117627567" name="Picture"/>
+                                <pic:cNvPr id="1930173320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629116702" name="Picture">
+                        <wp:docPr id="516786600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629116702" name="Picture"/>
+                                <pic:cNvPr id="516786600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341916848" name="Picture">
+                        <wp:docPr id="1994570381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341916848" name="Picture"/>
+                                <pic:cNvPr id="1994570381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212489909" name="Picture">
+                        <wp:docPr id="1326923245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212489909" name="Picture"/>
+                                <pic:cNvPr id="1326923245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215414574" name="Picture">
+                        <wp:docPr id="555787668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215414574" name="Picture"/>
+                                <pic:cNvPr id="555787668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097368927" name="Picture">
+                        <wp:docPr id="76105403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097368927" name="Picture"/>
+                                <pic:cNvPr id="76105403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273514637" name="Picture">
+                        <wp:docPr id="1323484177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273514637" name="Picture"/>
+                                <pic:cNvPr id="1323484177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909965505" name="Picture">
+                        <wp:docPr id="1805694960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909965505" name="Picture"/>
+                                <pic:cNvPr id="1805694960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516822309" name="Picture">
+                        <wp:docPr id="722280481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516822309" name="Picture"/>
+                                <pic:cNvPr id="722280481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784606961" name="Picture">
+                        <wp:docPr id="73670190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784606961" name="Picture"/>
+                                <pic:cNvPr id="73670190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586129892" name="Picture">
+                        <wp:docPr id="1401273391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586129892" name="Picture"/>
+                                <pic:cNvPr id="1401273391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882918414" name="Picture">
+                        <wp:docPr id="2078704656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882918414" name="Picture"/>
+                                <pic:cNvPr id="2078704656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769871176" name="Picture">
+                        <wp:docPr id="1381641074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769871176" name="Picture"/>
+                                <pic:cNvPr id="1381641074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235620022" name="Picture">
+                        <wp:docPr id="51150689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235620022" name="Picture"/>
+                                <pic:cNvPr id="51150689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700501935" name="Picture">
+                        <wp:docPr id="1158566126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700501935" name="Picture"/>
+                                <pic:cNvPr id="1158566126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368734654" name="Picture">
+                  <wp:docPr id="1589709283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368734654" name="Picture"/>
+                          <pic:cNvPr id="1589709283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848624488" name="Picture">
+                  <wp:docPr id="698082625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848624488" name="Picture"/>
+                          <pic:cNvPr id="698082625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355761586" name="Picture">
+                  <wp:docPr id="448718386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355761586" name="Picture"/>
+                          <pic:cNvPr id="448718386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777600980" name="Picture">
+                  <wp:docPr id="673163211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777600980" name="Picture"/>
+                          <pic:cNvPr id="673163211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148619551" name="Picture">
+                  <wp:docPr id="337046155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148619551" name="Picture"/>
+                          <pic:cNvPr id="337046155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616385919" name="Picture">
+                  <wp:docPr id="1462613071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616385919" name="Picture"/>
+                          <pic:cNvPr id="1462613071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081012224" name="Picture">
+                        <wp:docPr id="42035961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081012224" name="Picture"/>
+                                <pic:cNvPr id="42035961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904886771" name="Picture">
+                  <wp:docPr id="307006655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904886771" name="Picture"/>
+                          <pic:cNvPr id="307006655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18440478" name="Picture">
+                  <wp:docPr id="269567352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18440478" name="Picture"/>
+                          <pic:cNvPr id="269567352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821101191" name="Picture">
+                  <wp:docPr id="432943905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821101191" name="Picture"/>
+                          <pic:cNvPr id="432943905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931985074" name="Picture">
+                  <wp:docPr id="1519767538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931985074" name="Picture"/>
+                          <pic:cNvPr id="1519767538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680179611" name="Picture">
+                  <wp:docPr id="1091997931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680179611" name="Picture"/>
+                          <pic:cNvPr id="1091997931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166738667" name="Picture">
+                  <wp:docPr id="2075324510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166738667" name="Picture"/>
+                          <pic:cNvPr id="2075324510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788099030" name="Picture">
+                        <wp:docPr id="39101426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788099030" name="Picture"/>
+                                <pic:cNvPr id="39101426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770553926" name="Picture">
+                        <wp:docPr id="1514633819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770553926" name="Picture"/>
+                                <pic:cNvPr id="1514633819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580471848" name="Picture">
+                  <wp:docPr id="2108365266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580471848" name="Picture"/>
+                          <pic:cNvPr id="2108365266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922691875" name="Picture">
+                  <wp:docPr id="473555090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922691875" name="Picture"/>
+                          <pic:cNvPr id="473555090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846119288" name="Picture">
+                  <wp:docPr id="1604506174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846119288" name="Picture"/>
+                          <pic:cNvPr id="1604506174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753286462" name="Picture">
+                  <wp:docPr id="145494612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753286462" name="Picture"/>
+                          <pic:cNvPr id="145494612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554382640" name="Picture">
+                  <wp:docPr id="975144480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554382640" name="Picture"/>
+                          <pic:cNvPr id="975144480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630904932" name="Picture">
+                  <wp:docPr id="63127623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630904932" name="Picture"/>
+                          <pic:cNvPr id="63127623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479000622" name="Picture">
+                        <wp:docPr id="167193532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479000622" name="Picture"/>
+                                <pic:cNvPr id="167193532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349011404" name="Picture">
+                  <wp:docPr id="271549373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349011404" name="Picture"/>
+                          <pic:cNvPr id="271549373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383688381" name="Picture">
+                  <wp:docPr id="182083073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383688381" name="Picture"/>
+                          <pic:cNvPr id="182083073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82582873" name="Picture">
+                  <wp:docPr id="1991692118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82582873" name="Picture"/>
+                          <pic:cNvPr id="1991692118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725428830" name="Picture">
+                  <wp:docPr id="285511722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725428830" name="Picture"/>
+                          <pic:cNvPr id="285511722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209260927" name="Picture">
+                  <wp:docPr id="159789797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209260927" name="Picture"/>
+                          <pic:cNvPr id="159789797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566848502" name="Picture">
+                  <wp:docPr id="1139562647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566848502" name="Picture"/>
+                          <pic:cNvPr id="1139562647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863283649" name="Picture">
+                        <wp:docPr id="890293511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863283649" name="Picture"/>
+                                <pic:cNvPr id="890293511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211230884" name="Picture">
+                  <wp:docPr id="1600973308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211230884" name="Picture"/>
+                          <pic:cNvPr id="1600973308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555302680" name="Picture">
+                  <wp:docPr id="1814527971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555302680" name="Picture"/>
+                          <pic:cNvPr id="1814527971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078178520" name="Picture">
+                  <wp:docPr id="821847606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078178520" name="Picture"/>
+                          <pic:cNvPr id="821847606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568763530" name="Picture">
+                  <wp:docPr id="1281235894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568763530" name="Picture"/>
+                          <pic:cNvPr id="1281235894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110723603" name="Picture">
+                  <wp:docPr id="613711716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110723603" name="Picture"/>
+                          <pic:cNvPr id="613711716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764576261" name="Picture">
+                  <wp:docPr id="139648928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764576261" name="Picture"/>
+                          <pic:cNvPr id="139648928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071858289" name="Picture">
+                  <wp:docPr id="1210691300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071858289" name="Picture"/>
+                          <pic:cNvPr id="1210691300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019117537" name="Picture">
+                  <wp:docPr id="103411539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019117537" name="Picture"/>
+                          <pic:cNvPr id="103411539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355495865" name="Picture">
+                  <wp:docPr id="54960918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355495865" name="Picture"/>
+                          <pic:cNvPr id="54960918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>