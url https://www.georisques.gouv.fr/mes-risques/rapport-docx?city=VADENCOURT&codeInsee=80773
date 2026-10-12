--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159321002" name="Picture">
+                  <wp:docPr id="2126418227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159321002" name="Picture"/>
+                          <pic:cNvPr id="2126418227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427380167" name="Picture">
+                  <wp:docPr id="58245374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427380167" name="Picture"/>
+                          <pic:cNvPr id="58245374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126990383" name="Picture">
+                        <wp:docPr id="878120726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126990383" name="Picture"/>
+                                <pic:cNvPr id="878120726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376950670" name="Picture">
+                  <wp:docPr id="1068285673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376950670" name="Picture"/>
+                          <pic:cNvPr id="1068285673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196742350" name="Picture">
+                  <wp:docPr id="1991991825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196742350" name="Picture"/>
+                          <pic:cNvPr id="1991991825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466921662" name="Picture">
+                  <wp:docPr id="422824841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466921662" name="Picture"/>
+                          <pic:cNvPr id="422824841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348774204" name="Picture">
+                  <wp:docPr id="970323439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348774204" name="Picture"/>
+                          <pic:cNvPr id="970323439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937223456" name="Picture">
+                  <wp:docPr id="1876531229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937223456" name="Picture"/>
+                          <pic:cNvPr id="1876531229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333858562" name="Picture">
+                        <wp:docPr id="1956029385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333858562" name="Picture"/>
+                                <pic:cNvPr id="1956029385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606877424" name="Picture">
+                        <wp:docPr id="984599416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606877424" name="Picture"/>
+                                <pic:cNvPr id="984599416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292970975" name="Picture">
+                        <wp:docPr id="1233951861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292970975" name="Picture"/>
+                                <pic:cNvPr id="1233951861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197154098" name="Picture">
+                        <wp:docPr id="1014056821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197154098" name="Picture"/>
+                                <pic:cNvPr id="1014056821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504960155" name="Picture">
+                        <wp:docPr id="1567368629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504960155" name="Picture"/>
+                                <pic:cNvPr id="1567368629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574021848" name="Picture">
+                        <wp:docPr id="478859848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574021848" name="Picture"/>
+                                <pic:cNvPr id="478859848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802950806" name="Picture">
+                        <wp:docPr id="342136742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802950806" name="Picture"/>
+                                <pic:cNvPr id="342136742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981608456" name="Picture">
+                        <wp:docPr id="805100556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981608456" name="Picture"/>
+                                <pic:cNvPr id="805100556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406036964" name="Picture">
+                        <wp:docPr id="62430466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406036964" name="Picture"/>
+                                <pic:cNvPr id="62430466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203701313" name="Picture">
+                        <wp:docPr id="448142758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203701313" name="Picture"/>
+                                <pic:cNvPr id="448142758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912959038" name="Picture">
+                        <wp:docPr id="728444743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912959038" name="Picture"/>
+                                <pic:cNvPr id="728444743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010153504" name="Picture">
+                        <wp:docPr id="586326021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010153504" name="Picture"/>
+                                <pic:cNvPr id="586326021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868517977" name="Picture">
+                        <wp:docPr id="1340891936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868517977" name="Picture"/>
+                                <pic:cNvPr id="1340891936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774087086" name="Picture">
+                        <wp:docPr id="1312600453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774087086" name="Picture"/>
+                                <pic:cNvPr id="1312600453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592882507" name="Picture">
+                        <wp:docPr id="1478760226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592882507" name="Picture"/>
+                                <pic:cNvPr id="1478760226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301836" name="Picture">
+                  <wp:docPr id="630629455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301836" name="Picture"/>
+                          <pic:cNvPr id="630629455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972551736" name="Picture">
+                  <wp:docPr id="197686551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972551736" name="Picture"/>
+                          <pic:cNvPr id="197686551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809747733" name="Picture">
+                  <wp:docPr id="1027583663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809747733" name="Picture"/>
+                          <pic:cNvPr id="1027583663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21676937" name="Picture">
+                  <wp:docPr id="378506575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21676937" name="Picture"/>
+                          <pic:cNvPr id="378506575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537797427" name="Picture">
+                  <wp:docPr id="788619731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537797427" name="Picture"/>
+                          <pic:cNvPr id="788619731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133829691" name="Picture">
+                  <wp:docPr id="1640652252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133829691" name="Picture"/>
+                          <pic:cNvPr id="1640652252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694650337" name="Picture">
+                        <wp:docPr id="501016769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694650337" name="Picture"/>
+                                <pic:cNvPr id="501016769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113176480" name="Picture">
+                        <wp:docPr id="797183248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113176480" name="Picture"/>
+                                <pic:cNvPr id="797183248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551514439" name="Picture">
+                  <wp:docPr id="2064160349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551514439" name="Picture"/>
+                          <pic:cNvPr id="2064160349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651624986" name="Picture">
+                  <wp:docPr id="2037060452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651624986" name="Picture"/>
+                          <pic:cNvPr id="2037060452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323218459" name="Picture">
+                  <wp:docPr id="1988652500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323218459" name="Picture"/>
+                          <pic:cNvPr id="1988652500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603436772" name="Picture">
+                  <wp:docPr id="1474483150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603436772" name="Picture"/>
+                          <pic:cNvPr id="1474483150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852809745" name="Picture">
+                  <wp:docPr id="109371704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852809745" name="Picture"/>
+                          <pic:cNvPr id="109371704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614440796" name="Picture">
+                  <wp:docPr id="347537187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614440796" name="Picture"/>
+                          <pic:cNvPr id="347537187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199705023" name="Picture">
+                        <wp:docPr id="1569283022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199705023" name="Picture"/>
+                                <pic:cNvPr id="1569283022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950481050" name="Picture">
+                  <wp:docPr id="2120607931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950481050" name="Picture"/>
+                          <pic:cNvPr id="2120607931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118009374" name="Picture">
+                  <wp:docPr id="1301460295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118009374" name="Picture"/>
+                          <pic:cNvPr id="1301460295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906319328" name="Picture">
+                  <wp:docPr id="873412507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906319328" name="Picture"/>
+                          <pic:cNvPr id="873412507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318321313" name="Picture">
+                  <wp:docPr id="1046061585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318321313" name="Picture"/>
+                          <pic:cNvPr id="1046061585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638650096" name="Picture">
+                  <wp:docPr id="27787098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638650096" name="Picture"/>
+                          <pic:cNvPr id="27787098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677633441" name="Picture">
+                  <wp:docPr id="303299914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677633441" name="Picture"/>
+                          <pic:cNvPr id="303299914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922140719" name="Picture">
+                        <wp:docPr id="109321370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922140719" name="Picture"/>
+                                <pic:cNvPr id="109321370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5148037" name="Picture">
+                  <wp:docPr id="191912109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5148037" name="Picture"/>
+                          <pic:cNvPr id="191912109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311165261" name="Picture">
+                  <wp:docPr id="599992267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311165261" name="Picture"/>
+                          <pic:cNvPr id="599992267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63091801" name="Picture">
+                  <wp:docPr id="535985522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63091801" name="Picture"/>
+                          <pic:cNvPr id="535985522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059401790" name="Picture">
+                  <wp:docPr id="426217745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059401790" name="Picture"/>
+                          <pic:cNvPr id="426217745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970925133" name="Picture">
+                  <wp:docPr id="1216782612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970925133" name="Picture"/>
+                          <pic:cNvPr id="1216782612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740951912" name="Picture">
+                  <wp:docPr id="1901054710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740951912" name="Picture"/>
+                          <pic:cNvPr id="1901054710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381034289" name="Picture">
+                        <wp:docPr id="1845693802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381034289" name="Picture"/>
+                                <pic:cNvPr id="1845693802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471726366" name="Picture">
+                  <wp:docPr id="1637114406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471726366" name="Picture"/>
+                          <pic:cNvPr id="1637114406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540587578" name="Picture">
+                  <wp:docPr id="261658581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540587578" name="Picture"/>
+                          <pic:cNvPr id="261658581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280416540" name="Picture">
+                  <wp:docPr id="1991076473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280416540" name="Picture"/>
+                          <pic:cNvPr id="1991076473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995275763" name="Picture">
+                  <wp:docPr id="241167912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995275763" name="Picture"/>
+                          <pic:cNvPr id="241167912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287141260" name="Picture">
+                  <wp:docPr id="1869708045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287141260" name="Picture"/>
+                          <pic:cNvPr id="1869708045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828407755" name="Picture">
+                  <wp:docPr id="1832003483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828407755" name="Picture"/>
+                          <pic:cNvPr id="1832003483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634867087" name="Picture">
+                  <wp:docPr id="159350819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634867087" name="Picture"/>
+                          <pic:cNvPr id="159350819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242373917" name="Picture">
+                  <wp:docPr id="1619772087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242373917" name="Picture"/>
+                          <pic:cNvPr id="1619772087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452852725" name="Picture">
+                  <wp:docPr id="199505279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452852725" name="Picture"/>
+                          <pic:cNvPr id="199505279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>