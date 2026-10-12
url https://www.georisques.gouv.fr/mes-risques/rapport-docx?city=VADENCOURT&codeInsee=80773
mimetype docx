--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126418227" name="Picture">
+                  <wp:docPr id="796820513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126418227" name="Picture"/>
+                          <pic:cNvPr id="796820513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58245374" name="Picture">
+                  <wp:docPr id="1057306549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58245374" name="Picture"/>
+                          <pic:cNvPr id="1057306549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878120726" name="Picture">
+                        <wp:docPr id="656175508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878120726" name="Picture"/>
+                                <pic:cNvPr id="656175508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068285673" name="Picture">
+                  <wp:docPr id="564852108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068285673" name="Picture"/>
+                          <pic:cNvPr id="564852108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991991825" name="Picture">
+                  <wp:docPr id="728652793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991991825" name="Picture"/>
+                          <pic:cNvPr id="728652793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422824841" name="Picture">
+                  <wp:docPr id="379086214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422824841" name="Picture"/>
+                          <pic:cNvPr id="379086214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970323439" name="Picture">
+                  <wp:docPr id="1494066544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970323439" name="Picture"/>
+                          <pic:cNvPr id="1494066544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876531229" name="Picture">
+                  <wp:docPr id="788824916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876531229" name="Picture"/>
+                          <pic:cNvPr id="788824916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956029385" name="Picture">
+                        <wp:docPr id="1178288934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956029385" name="Picture"/>
+                                <pic:cNvPr id="1178288934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984599416" name="Picture">
+                        <wp:docPr id="581322320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984599416" name="Picture"/>
+                                <pic:cNvPr id="581322320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233951861" name="Picture">
+                        <wp:docPr id="499738257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233951861" name="Picture"/>
+                                <pic:cNvPr id="499738257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014056821" name="Picture">
+                        <wp:docPr id="1141875642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014056821" name="Picture"/>
+                                <pic:cNvPr id="1141875642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567368629" name="Picture">
+                        <wp:docPr id="142711589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567368629" name="Picture"/>
+                                <pic:cNvPr id="142711589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478859848" name="Picture">
+                        <wp:docPr id="1893109238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478859848" name="Picture"/>
+                                <pic:cNvPr id="1893109238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342136742" name="Picture">
+                        <wp:docPr id="1285833441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342136742" name="Picture"/>
+                                <pic:cNvPr id="1285833441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805100556" name="Picture">
+                        <wp:docPr id="1907362677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805100556" name="Picture"/>
+                                <pic:cNvPr id="1907362677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62430466" name="Picture">
+                        <wp:docPr id="1330980037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62430466" name="Picture"/>
+                                <pic:cNvPr id="1330980037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448142758" name="Picture">
+                        <wp:docPr id="1756898034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448142758" name="Picture"/>
+                                <pic:cNvPr id="1756898034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728444743" name="Picture">
+                        <wp:docPr id="796583900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728444743" name="Picture"/>
+                                <pic:cNvPr id="796583900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586326021" name="Picture">
+                        <wp:docPr id="1767040687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586326021" name="Picture"/>
+                                <pic:cNvPr id="1767040687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340891936" name="Picture">
+                        <wp:docPr id="828411557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340891936" name="Picture"/>
+                                <pic:cNvPr id="828411557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312600453" name="Picture">
+                        <wp:docPr id="492576802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312600453" name="Picture"/>
+                                <pic:cNvPr id="492576802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478760226" name="Picture">
+                        <wp:docPr id="200839896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478760226" name="Picture"/>
+                                <pic:cNvPr id="200839896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630629455" name="Picture">
+                  <wp:docPr id="1656726743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630629455" name="Picture"/>
+                          <pic:cNvPr id="1656726743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197686551" name="Picture">
+                  <wp:docPr id="47341746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197686551" name="Picture"/>
+                          <pic:cNvPr id="47341746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027583663" name="Picture">
+                  <wp:docPr id="385048652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027583663" name="Picture"/>
+                          <pic:cNvPr id="385048652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378506575" name="Picture">
+                  <wp:docPr id="32378408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378506575" name="Picture"/>
+                          <pic:cNvPr id="32378408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788619731" name="Picture">
+                  <wp:docPr id="1171113798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788619731" name="Picture"/>
+                          <pic:cNvPr id="1171113798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640652252" name="Picture">
+                  <wp:docPr id="802943552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640652252" name="Picture"/>
+                          <pic:cNvPr id="802943552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501016769" name="Picture">
+                        <wp:docPr id="128693419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501016769" name="Picture"/>
+                                <pic:cNvPr id="128693419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797183248" name="Picture">
+                        <wp:docPr id="1384253387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797183248" name="Picture"/>
+                                <pic:cNvPr id="1384253387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064160349" name="Picture">
+                  <wp:docPr id="473810343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064160349" name="Picture"/>
+                          <pic:cNvPr id="473810343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037060452" name="Picture">
+                  <wp:docPr id="1050934985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037060452" name="Picture"/>
+                          <pic:cNvPr id="1050934985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988652500" name="Picture">
+                  <wp:docPr id="2094865033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988652500" name="Picture"/>
+                          <pic:cNvPr id="2094865033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474483150" name="Picture">
+                  <wp:docPr id="236031515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474483150" name="Picture"/>
+                          <pic:cNvPr id="236031515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109371704" name="Picture">
+                  <wp:docPr id="432102289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109371704" name="Picture"/>
+                          <pic:cNvPr id="432102289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347537187" name="Picture">
+                  <wp:docPr id="1248507008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347537187" name="Picture"/>
+                          <pic:cNvPr id="1248507008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569283022" name="Picture">
+                        <wp:docPr id="1359467895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569283022" name="Picture"/>
+                                <pic:cNvPr id="1359467895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120607931" name="Picture">
+                  <wp:docPr id="1322693987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120607931" name="Picture"/>
+                          <pic:cNvPr id="1322693987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301460295" name="Picture">
+                  <wp:docPr id="1965647680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301460295" name="Picture"/>
+                          <pic:cNvPr id="1965647680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873412507" name="Picture">
+                  <wp:docPr id="1811044069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873412507" name="Picture"/>
+                          <pic:cNvPr id="1811044069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046061585" name="Picture">
+                  <wp:docPr id="818639543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046061585" name="Picture"/>
+                          <pic:cNvPr id="818639543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27787098" name="Picture">
+                  <wp:docPr id="1834374974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27787098" name="Picture"/>
+                          <pic:cNvPr id="1834374974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303299914" name="Picture">
+                  <wp:docPr id="25751243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303299914" name="Picture"/>
+                          <pic:cNvPr id="25751243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109321370" name="Picture">
+                        <wp:docPr id="476008379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109321370" name="Picture"/>
+                                <pic:cNvPr id="476008379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191912109" name="Picture">
+                  <wp:docPr id="1516700749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191912109" name="Picture"/>
+                          <pic:cNvPr id="1516700749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599992267" name="Picture">
+                  <wp:docPr id="1106721484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599992267" name="Picture"/>
+                          <pic:cNvPr id="1106721484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535985522" name="Picture">
+                  <wp:docPr id="651861982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535985522" name="Picture"/>
+                          <pic:cNvPr id="651861982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426217745" name="Picture">
+                  <wp:docPr id="434678894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426217745" name="Picture"/>
+                          <pic:cNvPr id="434678894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216782612" name="Picture">
+                  <wp:docPr id="869424125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216782612" name="Picture"/>
+                          <pic:cNvPr id="869424125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901054710" name="Picture">
+                  <wp:docPr id="1289565347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901054710" name="Picture"/>
+                          <pic:cNvPr id="1289565347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845693802" name="Picture">
+                        <wp:docPr id="761914509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845693802" name="Picture"/>
+                                <pic:cNvPr id="761914509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637114406" name="Picture">
+                  <wp:docPr id="137668015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637114406" name="Picture"/>
+                          <pic:cNvPr id="137668015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261658581" name="Picture">
+                  <wp:docPr id="1765801468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261658581" name="Picture"/>
+                          <pic:cNvPr id="1765801468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991076473" name="Picture">
+                  <wp:docPr id="1419956228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991076473" name="Picture"/>
+                          <pic:cNvPr id="1419956228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241167912" name="Picture">
+                  <wp:docPr id="286269214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241167912" name="Picture"/>
+                          <pic:cNvPr id="286269214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869708045" name="Picture">
+                  <wp:docPr id="740257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869708045" name="Picture"/>
+                          <pic:cNvPr id="740257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832003483" name="Picture">
+                  <wp:docPr id="1541888814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832003483" name="Picture"/>
+                          <pic:cNvPr id="1541888814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159350819" name="Picture">
+                  <wp:docPr id="23811504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159350819" name="Picture"/>
+                          <pic:cNvPr id="23811504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619772087" name="Picture">
+                  <wp:docPr id="41455896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619772087" name="Picture"/>
+                          <pic:cNvPr id="41455896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199505279" name="Picture">
+                  <wp:docPr id="952365442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199505279" name="Picture"/>
+                          <pic:cNvPr id="952365442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>