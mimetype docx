--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713554940" name="Picture">
+                  <wp:docPr id="1644665536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713554940" name="Picture"/>
+                          <pic:cNvPr id="1644665536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798349168" name="Picture">
+                  <wp:docPr id="1347243711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798349168" name="Picture"/>
+                          <pic:cNvPr id="1347243711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619151073" name="Picture">
+                        <wp:docPr id="1925802712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619151073" name="Picture"/>
+                                <pic:cNvPr id="1925802712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695736646" name="Picture">
+                  <wp:docPr id="83520858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695736646" name="Picture"/>
+                          <pic:cNvPr id="83520858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078697627" name="Picture">
+                  <wp:docPr id="1449229644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078697627" name="Picture"/>
+                          <pic:cNvPr id="1449229644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295397899" name="Picture">
+                  <wp:docPr id="194133818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295397899" name="Picture"/>
+                          <pic:cNvPr id="194133818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248220426" name="Picture">
+                  <wp:docPr id="300652837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248220426" name="Picture"/>
+                          <pic:cNvPr id="300652837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383542652" name="Picture">
+                  <wp:docPr id="2131686107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383542652" name="Picture"/>
+                          <pic:cNvPr id="2131686107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912564700" name="Picture">
+                        <wp:docPr id="1795901167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912564700" name="Picture"/>
+                                <pic:cNvPr id="1795901167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527643022" name="Picture">
+                        <wp:docPr id="1485913909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527643022" name="Picture"/>
+                                <pic:cNvPr id="1485913909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987969335" name="Picture">
+                        <wp:docPr id="812432721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987969335" name="Picture"/>
+                                <pic:cNvPr id="812432721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222989840" name="Picture">
+                        <wp:docPr id="1676351355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222989840" name="Picture"/>
+                                <pic:cNvPr id="1676351355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442747721" name="Picture">
+                        <wp:docPr id="654342446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442747721" name="Picture"/>
+                                <pic:cNvPr id="654342446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304138672" name="Picture">
+                        <wp:docPr id="433289534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304138672" name="Picture"/>
+                                <pic:cNvPr id="433289534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496065207" name="Picture">
+                        <wp:docPr id="134299755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496065207" name="Picture"/>
+                                <pic:cNvPr id="134299755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799285516" name="Picture">
+                        <wp:docPr id="399551122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799285516" name="Picture"/>
+                                <pic:cNvPr id="399551122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640487503" name="Picture">
+                        <wp:docPr id="1667704588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640487503" name="Picture"/>
+                                <pic:cNvPr id="1667704588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329376966" name="Picture">
+                        <wp:docPr id="1750673817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329376966" name="Picture"/>
+                                <pic:cNvPr id="1750673817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785285219" name="Picture">
+                        <wp:docPr id="591367678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785285219" name="Picture"/>
+                                <pic:cNvPr id="591367678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358264811" name="Picture">
+                        <wp:docPr id="1864768358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358264811" name="Picture"/>
+                                <pic:cNvPr id="1864768358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800424494" name="Picture">
+                        <wp:docPr id="699012340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800424494" name="Picture"/>
+                                <pic:cNvPr id="699012340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690569330" name="Picture">
+                        <wp:docPr id="1203291683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690569330" name="Picture"/>
+                                <pic:cNvPr id="1203291683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074655396" name="Picture">
+                        <wp:docPr id="18635299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074655396" name="Picture"/>
+                                <pic:cNvPr id="18635299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962993385" name="Picture">
+                  <wp:docPr id="841838683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962993385" name="Picture"/>
+                          <pic:cNvPr id="841838683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163397503" name="Picture">
+                  <wp:docPr id="20003280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163397503" name="Picture"/>
+                          <pic:cNvPr id="20003280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548282080" name="Picture">
+                  <wp:docPr id="8441349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548282080" name="Picture"/>
+                          <pic:cNvPr id="8441349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330683725" name="Picture">
+                  <wp:docPr id="2049353460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330683725" name="Picture"/>
+                          <pic:cNvPr id="2049353460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553247032" name="Picture">
+                  <wp:docPr id="456433711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553247032" name="Picture"/>
+                          <pic:cNvPr id="456433711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915512976" name="Picture">
+                  <wp:docPr id="1789684907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915512976" name="Picture"/>
+                          <pic:cNvPr id="1789684907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454359639" name="Picture">
+                        <wp:docPr id="1253331688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454359639" name="Picture"/>
+                                <pic:cNvPr id="1253331688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198724192" name="Picture">
+                  <wp:docPr id="1151682659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198724192" name="Picture"/>
+                          <pic:cNvPr id="1151682659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597525384" name="Picture">
+                  <wp:docPr id="1830286803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597525384" name="Picture"/>
+                          <pic:cNvPr id="1830286803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196634320" name="Picture">
+                  <wp:docPr id="98355595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196634320" name="Picture"/>
+                          <pic:cNvPr id="98355595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517121711" name="Picture">
+                  <wp:docPr id="1899139450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517121711" name="Picture"/>
+                          <pic:cNvPr id="1899139450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711172726" name="Picture">
+                  <wp:docPr id="366693006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711172726" name="Picture"/>
+                          <pic:cNvPr id="366693006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931116921" name="Picture">
+                  <wp:docPr id="1630561069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931116921" name="Picture"/>
+                          <pic:cNvPr id="1630561069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111756974" name="Picture">
+                        <wp:docPr id="2042082412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111756974" name="Picture"/>
+                                <pic:cNvPr id="2042082412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015433958" name="Picture">
+                        <wp:docPr id="943107318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015433958" name="Picture"/>
+                                <pic:cNvPr id="943107318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657502544" name="Picture">
+                  <wp:docPr id="804178748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657502544" name="Picture"/>
+                          <pic:cNvPr id="804178748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89055937" name="Picture">
+                  <wp:docPr id="91295376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89055937" name="Picture"/>
+                          <pic:cNvPr id="91295376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607815913" name="Picture">
+                  <wp:docPr id="1616199488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607815913" name="Picture"/>
+                          <pic:cNvPr id="1616199488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858480931" name="Picture">
+                  <wp:docPr id="420414683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858480931" name="Picture"/>
+                          <pic:cNvPr id="420414683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284323900" name="Picture">
+                  <wp:docPr id="657392359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284323900" name="Picture"/>
+                          <pic:cNvPr id="657392359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214907112" name="Picture">
+                  <wp:docPr id="759829175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214907112" name="Picture"/>
+                          <pic:cNvPr id="759829175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175313595" name="Picture">
+                        <wp:docPr id="1758695102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175313595" name="Picture"/>
+                                <pic:cNvPr id="1758695102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666752788" name="Picture">
+                  <wp:docPr id="266926809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666752788" name="Picture"/>
+                          <pic:cNvPr id="266926809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509123235" name="Picture">
+                  <wp:docPr id="1500468483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509123235" name="Picture"/>
+                          <pic:cNvPr id="1500468483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204252441" name="Picture">
+                  <wp:docPr id="767395566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204252441" name="Picture"/>
+                          <pic:cNvPr id="767395566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043484233" name="Picture">
+                  <wp:docPr id="901723651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043484233" name="Picture"/>
+                          <pic:cNvPr id="901723651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63660804" name="Picture">
+                  <wp:docPr id="2139728613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63660804" name="Picture"/>
+                          <pic:cNvPr id="2139728613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769583963" name="Picture">
+                  <wp:docPr id="1277474082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769583963" name="Picture"/>
+                          <pic:cNvPr id="1277474082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115082371" name="Picture">
+                        <wp:docPr id="93353863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115082371" name="Picture"/>
+                                <pic:cNvPr id="93353863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552065328" name="Picture">
+                  <wp:docPr id="1827954610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552065328" name="Picture"/>
+                          <pic:cNvPr id="1827954610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50089537" name="Picture">
+                  <wp:docPr id="1426289685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50089537" name="Picture"/>
+                          <pic:cNvPr id="1426289685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191157391" name="Picture">
+                  <wp:docPr id="1782270328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191157391" name="Picture"/>
+                          <pic:cNvPr id="1782270328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432752481" name="Picture">
+                  <wp:docPr id="967854346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432752481" name="Picture"/>
+                          <pic:cNvPr id="967854346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938189264" name="Picture">
+                  <wp:docPr id="457696684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938189264" name="Picture"/>
+                          <pic:cNvPr id="457696684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984769743" name="Picture">
+                  <wp:docPr id="785593772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984769743" name="Picture"/>
+                          <pic:cNvPr id="785593772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919933757" name="Picture">
+                  <wp:docPr id="178118495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919933757" name="Picture"/>
+                          <pic:cNvPr id="178118495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412940910" name="Picture">
+                  <wp:docPr id="170384228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412940910" name="Picture"/>
+                          <pic:cNvPr id="170384228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839456691" name="Picture">
+                  <wp:docPr id="295667095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839456691" name="Picture"/>
+                          <pic:cNvPr id="295667095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>