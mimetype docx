--- v1 (2026-10-13)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644665536" name="Picture">
+                  <wp:docPr id="1875239148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644665536" name="Picture"/>
+                          <pic:cNvPr id="1875239148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347243711" name="Picture">
+                  <wp:docPr id="982256169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347243711" name="Picture"/>
+                          <pic:cNvPr id="982256169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925802712" name="Picture">
+                        <wp:docPr id="619015101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925802712" name="Picture"/>
+                                <pic:cNvPr id="619015101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83520858" name="Picture">
+                  <wp:docPr id="1401067973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83520858" name="Picture"/>
+                          <pic:cNvPr id="1401067973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449229644" name="Picture">
+                  <wp:docPr id="1656935291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449229644" name="Picture"/>
+                          <pic:cNvPr id="1656935291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194133818" name="Picture">
+                  <wp:docPr id="1380650527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194133818" name="Picture"/>
+                          <pic:cNvPr id="1380650527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300652837" name="Picture">
+                  <wp:docPr id="1202383438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300652837" name="Picture"/>
+                          <pic:cNvPr id="1202383438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131686107" name="Picture">
+                  <wp:docPr id="774835560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131686107" name="Picture"/>
+                          <pic:cNvPr id="774835560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795901167" name="Picture">
+                        <wp:docPr id="1638256107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795901167" name="Picture"/>
+                                <pic:cNvPr id="1638256107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485913909" name="Picture">
+                        <wp:docPr id="1739604258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485913909" name="Picture"/>
+                                <pic:cNvPr id="1739604258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812432721" name="Picture">
+                        <wp:docPr id="159982160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812432721" name="Picture"/>
+                                <pic:cNvPr id="159982160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676351355" name="Picture">
+                        <wp:docPr id="566769283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676351355" name="Picture"/>
+                                <pic:cNvPr id="566769283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654342446" name="Picture">
+                        <wp:docPr id="1716496140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654342446" name="Picture"/>
+                                <pic:cNvPr id="1716496140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433289534" name="Picture">
+                        <wp:docPr id="1056434231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433289534" name="Picture"/>
+                                <pic:cNvPr id="1056434231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134299755" name="Picture">
+                        <wp:docPr id="1547968657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134299755" name="Picture"/>
+                                <pic:cNvPr id="1547968657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399551122" name="Picture">
+                        <wp:docPr id="1229802842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399551122" name="Picture"/>
+                                <pic:cNvPr id="1229802842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667704588" name="Picture">
+                        <wp:docPr id="650748252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667704588" name="Picture"/>
+                                <pic:cNvPr id="650748252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750673817" name="Picture">
+                        <wp:docPr id="462854000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750673817" name="Picture"/>
+                                <pic:cNvPr id="462854000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591367678" name="Picture">
+                        <wp:docPr id="1523048109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591367678" name="Picture"/>
+                                <pic:cNvPr id="1523048109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864768358" name="Picture">
+                        <wp:docPr id="1225879999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864768358" name="Picture"/>
+                                <pic:cNvPr id="1225879999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699012340" name="Picture">
+                        <wp:docPr id="1581821237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699012340" name="Picture"/>
+                                <pic:cNvPr id="1581821237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203291683" name="Picture">
+                        <wp:docPr id="1546597298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203291683" name="Picture"/>
+                                <pic:cNvPr id="1546597298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18635299" name="Picture">
+                        <wp:docPr id="1591468759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18635299" name="Picture"/>
+                                <pic:cNvPr id="1591468759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841838683" name="Picture">
+                  <wp:docPr id="189990236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841838683" name="Picture"/>
+                          <pic:cNvPr id="189990236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20003280" name="Picture">
+                  <wp:docPr id="788130601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20003280" name="Picture"/>
+                          <pic:cNvPr id="788130601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8441349" name="Picture">
+                  <wp:docPr id="64094011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8441349" name="Picture"/>
+                          <pic:cNvPr id="64094011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049353460" name="Picture">
+                  <wp:docPr id="407366267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049353460" name="Picture"/>
+                          <pic:cNvPr id="407366267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456433711" name="Picture">
+                  <wp:docPr id="384430189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456433711" name="Picture"/>
+                          <pic:cNvPr id="384430189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789684907" name="Picture">
+                  <wp:docPr id="587012101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789684907" name="Picture"/>
+                          <pic:cNvPr id="587012101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253331688" name="Picture">
+                        <wp:docPr id="889460106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253331688" name="Picture"/>
+                                <pic:cNvPr id="889460106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151682659" name="Picture">
+                  <wp:docPr id="1193788623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151682659" name="Picture"/>
+                          <pic:cNvPr id="1193788623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830286803" name="Picture">
+                  <wp:docPr id="618778638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830286803" name="Picture"/>
+                          <pic:cNvPr id="618778638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98355595" name="Picture">
+                  <wp:docPr id="828127581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98355595" name="Picture"/>
+                          <pic:cNvPr id="828127581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899139450" name="Picture">
+                  <wp:docPr id="1102465757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899139450" name="Picture"/>
+                          <pic:cNvPr id="1102465757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366693006" name="Picture">
+                  <wp:docPr id="4814080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366693006" name="Picture"/>
+                          <pic:cNvPr id="4814080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630561069" name="Picture">
+                  <wp:docPr id="272672520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630561069" name="Picture"/>
+                          <pic:cNvPr id="272672520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042082412" name="Picture">
+                        <wp:docPr id="1390854726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042082412" name="Picture"/>
+                                <pic:cNvPr id="1390854726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943107318" name="Picture">
+                        <wp:docPr id="1956643383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943107318" name="Picture"/>
+                                <pic:cNvPr id="1956643383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804178748" name="Picture">
+                  <wp:docPr id="311349754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804178748" name="Picture"/>
+                          <pic:cNvPr id="311349754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91295376" name="Picture">
+                  <wp:docPr id="1701682137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91295376" name="Picture"/>
+                          <pic:cNvPr id="1701682137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616199488" name="Picture">
+                  <wp:docPr id="1330563304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616199488" name="Picture"/>
+                          <pic:cNvPr id="1330563304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420414683" name="Picture">
+                  <wp:docPr id="553882767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420414683" name="Picture"/>
+                          <pic:cNvPr id="553882767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657392359" name="Picture">
+                  <wp:docPr id="477428198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657392359" name="Picture"/>
+                          <pic:cNvPr id="477428198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759829175" name="Picture">
+                  <wp:docPr id="947426922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759829175" name="Picture"/>
+                          <pic:cNvPr id="947426922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758695102" name="Picture">
+                        <wp:docPr id="500631175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758695102" name="Picture"/>
+                                <pic:cNvPr id="500631175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266926809" name="Picture">
+                  <wp:docPr id="633750868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266926809" name="Picture"/>
+                          <pic:cNvPr id="633750868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500468483" name="Picture">
+                  <wp:docPr id="627751407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500468483" name="Picture"/>
+                          <pic:cNvPr id="627751407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767395566" name="Picture">
+                  <wp:docPr id="11297019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767395566" name="Picture"/>
+                          <pic:cNvPr id="11297019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901723651" name="Picture">
+                  <wp:docPr id="1257133798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901723651" name="Picture"/>
+                          <pic:cNvPr id="1257133798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139728613" name="Picture">
+                  <wp:docPr id="157288373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139728613" name="Picture"/>
+                          <pic:cNvPr id="157288373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277474082" name="Picture">
+                  <wp:docPr id="141871845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277474082" name="Picture"/>
+                          <pic:cNvPr id="141871845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93353863" name="Picture">
+                        <wp:docPr id="1559586839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93353863" name="Picture"/>
+                                <pic:cNvPr id="1559586839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827954610" name="Picture">
+                  <wp:docPr id="1928901262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827954610" name="Picture"/>
+                          <pic:cNvPr id="1928901262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426289685" name="Picture">
+                  <wp:docPr id="1914167937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426289685" name="Picture"/>
+                          <pic:cNvPr id="1914167937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782270328" name="Picture">
+                  <wp:docPr id="1140739351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782270328" name="Picture"/>
+                          <pic:cNvPr id="1140739351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967854346" name="Picture">
+                  <wp:docPr id="719484242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967854346" name="Picture"/>
+                          <pic:cNvPr id="719484242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457696684" name="Picture">
+                  <wp:docPr id="520476691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457696684" name="Picture"/>
+                          <pic:cNvPr id="520476691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785593772" name="Picture">
+                  <wp:docPr id="430040776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785593772" name="Picture"/>
+                          <pic:cNvPr id="430040776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178118495" name="Picture">
+                  <wp:docPr id="685076655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178118495" name="Picture"/>
+                          <pic:cNvPr id="685076655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170384228" name="Picture">
+                  <wp:docPr id="764835255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170384228" name="Picture"/>
+                          <pic:cNvPr id="764835255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295667095" name="Picture">
+                  <wp:docPr id="1574595840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295667095" name="Picture"/>
+                          <pic:cNvPr id="1574595840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>