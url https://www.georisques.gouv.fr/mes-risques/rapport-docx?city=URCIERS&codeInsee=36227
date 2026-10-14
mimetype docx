--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165987246" name="Picture">
+                  <wp:docPr id="329406046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165987246" name="Picture"/>
+                          <pic:cNvPr id="329406046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946110394" name="Picture">
+                  <wp:docPr id="1531116964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946110394" name="Picture"/>
+                          <pic:cNvPr id="1531116964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828909571" name="Picture">
+                        <wp:docPr id="1080398172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828909571" name="Picture"/>
+                                <pic:cNvPr id="1080398172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321900165" name="Picture">
+                  <wp:docPr id="1412299940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321900165" name="Picture"/>
+                          <pic:cNvPr id="1412299940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041759576" name="Picture">
+                  <wp:docPr id="512350053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041759576" name="Picture"/>
+                          <pic:cNvPr id="512350053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267078291" name="Picture">
+                  <wp:docPr id="360243562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267078291" name="Picture"/>
+                          <pic:cNvPr id="360243562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091304954" name="Picture">
+                  <wp:docPr id="448610966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091304954" name="Picture"/>
+                          <pic:cNvPr id="448610966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17821640" name="Picture">
+                  <wp:docPr id="333567642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17821640" name="Picture"/>
+                          <pic:cNvPr id="333567642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989737704" name="Picture">
+                        <wp:docPr id="356107043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989737704" name="Picture"/>
+                                <pic:cNvPr id="356107043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041763950" name="Picture">
+                        <wp:docPr id="690067562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041763950" name="Picture"/>
+                                <pic:cNvPr id="690067562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745795006" name="Picture">
+                        <wp:docPr id="1691471370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745795006" name="Picture"/>
+                                <pic:cNvPr id="1691471370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110934043" name="Picture">
+                        <wp:docPr id="704429548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110934043" name="Picture"/>
+                                <pic:cNvPr id="704429548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981861270" name="Picture">
+                        <wp:docPr id="329510128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981861270" name="Picture"/>
+                                <pic:cNvPr id="329510128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618018993" name="Picture">
+                        <wp:docPr id="547053744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618018993" name="Picture"/>
+                                <pic:cNvPr id="547053744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940367325" name="Picture">
+                        <wp:docPr id="1183015153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940367325" name="Picture"/>
+                                <pic:cNvPr id="1183015153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401684930" name="Picture">
+                        <wp:docPr id="948026954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401684930" name="Picture"/>
+                                <pic:cNvPr id="948026954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198871213" name="Picture">
+                        <wp:docPr id="1399025782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198871213" name="Picture"/>
+                                <pic:cNvPr id="1399025782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725948095" name="Picture">
+                        <wp:docPr id="764212855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725948095" name="Picture"/>
+                                <pic:cNvPr id="764212855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272963334" name="Picture">
+                        <wp:docPr id="1262576355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272963334" name="Picture"/>
+                                <pic:cNvPr id="1262576355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023377303" name="Picture">
+                        <wp:docPr id="1144533051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023377303" name="Picture"/>
+                                <pic:cNvPr id="1144533051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686456979" name="Picture">
+                        <wp:docPr id="538364124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686456979" name="Picture"/>
+                                <pic:cNvPr id="538364124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086459337" name="Picture">
+                        <wp:docPr id="127212972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086459337" name="Picture"/>
+                                <pic:cNvPr id="127212972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866637341" name="Picture">
+                        <wp:docPr id="1018723063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866637341" name="Picture"/>
+                                <pic:cNvPr id="1018723063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564672499" name="Picture">
+                  <wp:docPr id="2135480981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564672499" name="Picture"/>
+                          <pic:cNvPr id="2135480981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191435290" name="Picture">
+                  <wp:docPr id="534171509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191435290" name="Picture"/>
+                          <pic:cNvPr id="534171509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44453906" name="Picture">
+                  <wp:docPr id="177614814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44453906" name="Picture"/>
+                          <pic:cNvPr id="177614814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675928036" name="Picture">
+                  <wp:docPr id="8276364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675928036" name="Picture"/>
+                          <pic:cNvPr id="8276364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542759924" name="Picture">
+                  <wp:docPr id="1334481838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542759924" name="Picture"/>
+                          <pic:cNvPr id="1334481838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453208930" name="Picture">
+                  <wp:docPr id="586594565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453208930" name="Picture"/>
+                          <pic:cNvPr id="586594565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67557830" name="Picture">
+                        <wp:docPr id="872991304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67557830" name="Picture"/>
+                                <pic:cNvPr id="872991304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867850921" name="Picture">
+                  <wp:docPr id="1848457773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867850921" name="Picture"/>
+                          <pic:cNvPr id="1848457773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585556293" name="Picture">
+                  <wp:docPr id="2022796629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585556293" name="Picture"/>
+                          <pic:cNvPr id="2022796629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820037562" name="Picture">
+                  <wp:docPr id="179937925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820037562" name="Picture"/>
+                          <pic:cNvPr id="179937925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585607093" name="Picture">
+                  <wp:docPr id="578360733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585607093" name="Picture"/>
+                          <pic:cNvPr id="578360733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21752869" name="Picture">
+                  <wp:docPr id="1986610083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21752869" name="Picture"/>
+                          <pic:cNvPr id="1986610083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381099142" name="Picture">
+                  <wp:docPr id="530542133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381099142" name="Picture"/>
+                          <pic:cNvPr id="530542133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047608170" name="Picture">
+                        <wp:docPr id="525079763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047608170" name="Picture"/>
+                                <pic:cNvPr id="525079763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840319990" name="Picture">
+                        <wp:docPr id="1590352905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840319990" name="Picture"/>
+                                <pic:cNvPr id="1590352905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968447740" name="Picture">
+                  <wp:docPr id="1729274506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968447740" name="Picture"/>
+                          <pic:cNvPr id="1729274506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876543342" name="Picture">
+                  <wp:docPr id="422528616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876543342" name="Picture"/>
+                          <pic:cNvPr id="422528616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993557875" name="Picture">
+                  <wp:docPr id="2052091252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993557875" name="Picture"/>
+                          <pic:cNvPr id="2052091252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581282477" name="Picture">
+                  <wp:docPr id="1917520765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581282477" name="Picture"/>
+                          <pic:cNvPr id="1917520765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523245210" name="Picture">
+                  <wp:docPr id="1779466094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523245210" name="Picture"/>
+                          <pic:cNvPr id="1779466094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380671995" name="Picture">
+                  <wp:docPr id="437888706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380671995" name="Picture"/>
+                          <pic:cNvPr id="437888706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953680927" name="Picture">
+                        <wp:docPr id="583814739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953680927" name="Picture"/>
+                                <pic:cNvPr id="583814739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707661113" name="Picture">
+                  <wp:docPr id="1552521337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707661113" name="Picture"/>
+                          <pic:cNvPr id="1552521337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361184080" name="Picture">
+                  <wp:docPr id="2026642337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361184080" name="Picture"/>
+                          <pic:cNvPr id="2026642337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829190915" name="Picture">
+                  <wp:docPr id="942828605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829190915" name="Picture"/>
+                          <pic:cNvPr id="942828605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444532388" name="Picture">
+                  <wp:docPr id="1342737665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444532388" name="Picture"/>
+                          <pic:cNvPr id="1342737665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837356578" name="Picture">
+                  <wp:docPr id="1703865896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837356578" name="Picture"/>
+                          <pic:cNvPr id="1703865896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057783735" name="Picture">
+                  <wp:docPr id="749514326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057783735" name="Picture"/>
+                          <pic:cNvPr id="749514326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603628571" name="Picture">
+                        <wp:docPr id="960732452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603628571" name="Picture"/>
+                                <pic:cNvPr id="960732452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580612353" name="Picture">
+                  <wp:docPr id="1214125216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580612353" name="Picture"/>
+                          <pic:cNvPr id="1214125216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421329205" name="Picture">
+                  <wp:docPr id="1834031666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421329205" name="Picture"/>
+                          <pic:cNvPr id="1834031666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853076778" name="Picture">
+                  <wp:docPr id="1065712566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853076778" name="Picture"/>
+                          <pic:cNvPr id="1065712566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276734406" name="Picture">
+                  <wp:docPr id="705270025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276734406" name="Picture"/>
+                          <pic:cNvPr id="705270025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591098285" name="Picture">
+                  <wp:docPr id="1353034867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591098285" name="Picture"/>
+                          <pic:cNvPr id="1353034867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41650,51 +41650,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663551718" name="Picture">
+                  <wp:docPr id="922430556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663551718" name="Picture"/>
+                          <pic:cNvPr id="922430556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400563966" name="Picture">
+                  <wp:docPr id="536107530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400563966" name="Picture"/>
+                          <pic:cNvPr id="536107530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963096998" name="Picture">
+                  <wp:docPr id="1418946485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963096998" name="Picture"/>
+                          <pic:cNvPr id="1418946485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515381100" name="Picture">
+                  <wp:docPr id="1537328294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515381100" name="Picture"/>
+                          <pic:cNvPr id="1537328294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44666,51 +44666,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44913,332 +44913,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3823545" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3823545</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station-service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3823428" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3823428</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mine de plomb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3822619" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3822619</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Station-service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>