--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872754253" name="Picture">
+                  <wp:docPr id="1918461646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872754253" name="Picture"/>
+                          <pic:cNvPr id="1918461646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013676491" name="Picture">
+                  <wp:docPr id="1114844146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013676491" name="Picture"/>
+                          <pic:cNvPr id="1114844146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634272403" name="Picture">
+                        <wp:docPr id="989320249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634272403" name="Picture"/>
+                                <pic:cNvPr id="989320249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914035129" name="Picture">
+                  <wp:docPr id="1602229259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914035129" name="Picture"/>
+                          <pic:cNvPr id="1602229259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146939509" name="Picture">
+                  <wp:docPr id="1987969652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146939509" name="Picture"/>
+                          <pic:cNvPr id="1987969652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909865091" name="Picture">
+                  <wp:docPr id="1977170239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909865091" name="Picture"/>
+                          <pic:cNvPr id="1977170239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292073646" name="Picture">
+                  <wp:docPr id="1528462225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292073646" name="Picture"/>
+                          <pic:cNvPr id="1528462225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127570680" name="Picture">
+                  <wp:docPr id="643438657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127570680" name="Picture"/>
+                          <pic:cNvPr id="643438657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111201746" name="Picture">
+                        <wp:docPr id="42564776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111201746" name="Picture"/>
+                                <pic:cNvPr id="42564776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49794100" name="Picture">
+                        <wp:docPr id="1964252366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49794100" name="Picture"/>
+                                <pic:cNvPr id="1964252366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226301435" name="Picture">
+                        <wp:docPr id="1123114728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226301435" name="Picture"/>
+                                <pic:cNvPr id="1123114728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340615856" name="Picture">
+                        <wp:docPr id="1586493087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340615856" name="Picture"/>
+                                <pic:cNvPr id="1586493087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511812351" name="Picture">
+                        <wp:docPr id="626451368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511812351" name="Picture"/>
+                                <pic:cNvPr id="626451368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306643395" name="Picture">
+                        <wp:docPr id="511991749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306643395" name="Picture"/>
+                                <pic:cNvPr id="511991749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76542311" name="Picture">
+                        <wp:docPr id="1070824612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76542311" name="Picture"/>
+                                <pic:cNvPr id="1070824612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715525111" name="Picture">
+                        <wp:docPr id="897833374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715525111" name="Picture"/>
+                                <pic:cNvPr id="897833374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641148842" name="Picture">
+                        <wp:docPr id="289709206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641148842" name="Picture"/>
+                                <pic:cNvPr id="289709206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163195111" name="Picture">
+                        <wp:docPr id="1130701235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163195111" name="Picture"/>
+                                <pic:cNvPr id="1130701235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132335039" name="Picture">
+                        <wp:docPr id="1933211852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132335039" name="Picture"/>
+                                <pic:cNvPr id="1933211852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538452556" name="Picture">
+                        <wp:docPr id="1246060869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538452556" name="Picture"/>
+                                <pic:cNvPr id="1246060869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276873257" name="Picture">
+                        <wp:docPr id="1529785520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276873257" name="Picture"/>
+                                <pic:cNvPr id="1529785520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404908262" name="Picture">
+                        <wp:docPr id="804653328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404908262" name="Picture"/>
+                                <pic:cNvPr id="804653328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925176657" name="Picture">
+                        <wp:docPr id="1858279325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925176657" name="Picture"/>
+                                <pic:cNvPr id="1858279325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050503747" name="Picture">
+                  <wp:docPr id="91231718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050503747" name="Picture"/>
+                          <pic:cNvPr id="91231718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872677481" name="Picture">
+                  <wp:docPr id="719970589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872677481" name="Picture"/>
+                          <pic:cNvPr id="719970589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923596390" name="Picture">
+                  <wp:docPr id="120119709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923596390" name="Picture"/>
+                          <pic:cNvPr id="120119709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386222881" name="Picture">
+                  <wp:docPr id="672586803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386222881" name="Picture"/>
+                          <pic:cNvPr id="672586803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193980631" name="Picture">
+                  <wp:docPr id="226257413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193980631" name="Picture"/>
+                          <pic:cNvPr id="226257413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991731675" name="Picture">
+                  <wp:docPr id="394618018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991731675" name="Picture"/>
+                          <pic:cNvPr id="394618018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715933153" name="Picture">
+                        <wp:docPr id="1113008113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715933153" name="Picture"/>
+                                <pic:cNvPr id="1113008113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410029134" name="Picture">
+                  <wp:docPr id="402902115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410029134" name="Picture"/>
+                          <pic:cNvPr id="402902115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870281592" name="Picture">
+                  <wp:docPr id="1260952241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870281592" name="Picture"/>
+                          <pic:cNvPr id="1260952241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832313713" name="Picture">
+                  <wp:docPr id="817579146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832313713" name="Picture"/>
+                          <pic:cNvPr id="817579146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736189596" name="Picture">
+                  <wp:docPr id="480580029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736189596" name="Picture"/>
+                          <pic:cNvPr id="480580029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857469113" name="Picture">
+                  <wp:docPr id="1184376339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857469113" name="Picture"/>
+                          <pic:cNvPr id="1184376339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937088684" name="Picture">
+                  <wp:docPr id="582131191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937088684" name="Picture"/>
+                          <pic:cNvPr id="582131191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121672179" name="Picture">
+                        <wp:docPr id="1138248725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121672179" name="Picture"/>
+                                <pic:cNvPr id="1138248725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749612735" name="Picture">
+                        <wp:docPr id="1502621081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749612735" name="Picture"/>
+                                <pic:cNvPr id="1502621081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804701463" name="Picture">
+                  <wp:docPr id="1515349764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804701463" name="Picture"/>
+                          <pic:cNvPr id="1515349764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306015265" name="Picture">
+                  <wp:docPr id="1199653003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306015265" name="Picture"/>
+                          <pic:cNvPr id="1199653003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322755655" name="Picture">
+                  <wp:docPr id="660285091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322755655" name="Picture"/>
+                          <pic:cNvPr id="660285091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369367854" name="Picture">
+                  <wp:docPr id="1148685450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369367854" name="Picture"/>
+                          <pic:cNvPr id="1148685450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070175427" name="Picture">
+                  <wp:docPr id="1762232497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070175427" name="Picture"/>
+                          <pic:cNvPr id="1762232497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370500087" name="Picture">
+                  <wp:docPr id="2111753753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370500087" name="Picture"/>
+                          <pic:cNvPr id="2111753753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520049420" name="Picture">
+                        <wp:docPr id="533522093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520049420" name="Picture"/>
+                                <pic:cNvPr id="533522093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180109139" name="Picture">
+                  <wp:docPr id="1884427728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180109139" name="Picture"/>
+                          <pic:cNvPr id="1884427728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360852564" name="Picture">
+                  <wp:docPr id="701386467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360852564" name="Picture"/>
+                          <pic:cNvPr id="701386467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899659848" name="Picture">
+                  <wp:docPr id="1372531961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899659848" name="Picture"/>
+                          <pic:cNvPr id="1372531961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34264,57 +34264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291037554" name="Picture">
+                  <wp:docPr id="1863243833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291037554" name="Picture"/>
+                          <pic:cNvPr id="1863243833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34353,57 +34353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666897243" name="Picture">
+                  <wp:docPr id="879503981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666897243" name="Picture"/>
+                          <pic:cNvPr id="879503981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35033,57 +35033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867889171" name="Picture">
+                  <wp:docPr id="485253373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867889171" name="Picture"/>
+                          <pic:cNvPr id="485253373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413103025" name="Picture">
+                  <wp:docPr id="847668350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413103025" name="Picture"/>
+                          <pic:cNvPr id="847668350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36197,57 +36197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241800052" name="Picture">
+                  <wp:docPr id="1188526777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241800052" name="Picture"/>
+                          <pic:cNvPr id="1188526777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37655,57 +37655,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737924943" name="Picture">
+                  <wp:docPr id="2126693665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737924943" name="Picture"/>
+                          <pic:cNvPr id="2126693665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38852,57 +38852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147018042" name="Picture">
+                        <wp:docPr id="1376405429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147018042" name="Picture"/>
+                                <pic:cNvPr id="1376405429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41022,57 +41022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284954800" name="Picture">
+                  <wp:docPr id="1376480337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284954800" name="Picture"/>
+                          <pic:cNvPr id="1376480337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41111,57 +41111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093012409" name="Picture">
+                  <wp:docPr id="1884729137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093012409" name="Picture"/>
+                          <pic:cNvPr id="1884729137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41755,57 +41755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847071130" name="Picture">
+                  <wp:docPr id="1885432161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847071130" name="Picture"/>
+                          <pic:cNvPr id="1885432161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42753,57 +42753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668173326" name="Picture">
+                  <wp:docPr id="1060933384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668173326" name="Picture"/>
+                          <pic:cNvPr id="1060933384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323630860" name="Picture">
+                  <wp:docPr id="1252949941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323630860" name="Picture"/>
+                          <pic:cNvPr id="1252949941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44233,57 +44233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017977016" name="Picture">
+                  <wp:docPr id="76371783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017977016" name="Picture"/>
+                          <pic:cNvPr id="76371783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45376,57 +45376,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990104214" name="Picture">
+                        <wp:docPr id="1532822370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990104214" name="Picture"/>
+                                <pic:cNvPr id="1532822370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46597,57 +46597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581057061" name="Picture">
+                  <wp:docPr id="889471009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581057061" name="Picture"/>
+                          <pic:cNvPr id="889471009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46668,57 +46668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282408866" name="Picture">
+                  <wp:docPr id="914186054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282408866" name="Picture"/>
+                          <pic:cNvPr id="914186054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47082,57 +47082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812060317" name="Picture">
+                  <wp:docPr id="532299386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812060317" name="Picture"/>
+                          <pic:cNvPr id="532299386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>