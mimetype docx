--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125697508" name="Picture">
+                  <wp:docPr id="1978515217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125697508" name="Picture"/>
+                          <pic:cNvPr id="1978515217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866706517" name="Picture">
+                  <wp:docPr id="1378261460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866706517" name="Picture"/>
+                          <pic:cNvPr id="1378261460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182144257" name="Picture">
+                        <wp:docPr id="634443830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182144257" name="Picture"/>
+                                <pic:cNvPr id="634443830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005389987" name="Picture">
+                  <wp:docPr id="341575551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005389987" name="Picture"/>
+                          <pic:cNvPr id="341575551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619615130" name="Picture">
+                  <wp:docPr id="1146584851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619615130" name="Picture"/>
+                          <pic:cNvPr id="1146584851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90224508" name="Picture">
+                  <wp:docPr id="1879504692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90224508" name="Picture"/>
+                          <pic:cNvPr id="1879504692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131836823" name="Picture">
+                  <wp:docPr id="1639275420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131836823" name="Picture"/>
+                          <pic:cNvPr id="1639275420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285300001" name="Picture">
+                  <wp:docPr id="822256939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285300001" name="Picture"/>
+                          <pic:cNvPr id="822256939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497575920" name="Picture">
+                        <wp:docPr id="95507812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497575920" name="Picture"/>
+                                <pic:cNvPr id="95507812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47849027" name="Picture">
+                        <wp:docPr id="1496708339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47849027" name="Picture"/>
+                                <pic:cNvPr id="1496708339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051048303" name="Picture">
+                        <wp:docPr id="761631728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051048303" name="Picture"/>
+                                <pic:cNvPr id="761631728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621688220" name="Picture">
+                        <wp:docPr id="1667209148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621688220" name="Picture"/>
+                                <pic:cNvPr id="1667209148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060286121" name="Picture">
+                        <wp:docPr id="281729423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060286121" name="Picture"/>
+                                <pic:cNvPr id="281729423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7808750" name="Picture">
+                        <wp:docPr id="1721142663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7808750" name="Picture"/>
+                                <pic:cNvPr id="1721142663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826291547" name="Picture">
+                        <wp:docPr id="1190400691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826291547" name="Picture"/>
+                                <pic:cNvPr id="1190400691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982754182" name="Picture">
+                        <wp:docPr id="581265391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982754182" name="Picture"/>
+                                <pic:cNvPr id="581265391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254527204" name="Picture">
+                        <wp:docPr id="1966068661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254527204" name="Picture"/>
+                                <pic:cNvPr id="1966068661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354453694" name="Picture">
+                        <wp:docPr id="215431923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354453694" name="Picture"/>
+                                <pic:cNvPr id="215431923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485459545" name="Picture">
+                        <wp:docPr id="1689764591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485459545" name="Picture"/>
+                                <pic:cNvPr id="1689764591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500707060" name="Picture">
+                        <wp:docPr id="1716127463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500707060" name="Picture"/>
+                                <pic:cNvPr id="1716127463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412235449" name="Picture">
+                        <wp:docPr id="365431345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412235449" name="Picture"/>
+                                <pic:cNvPr id="365431345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744601958" name="Picture">
+                        <wp:docPr id="1873437082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744601958" name="Picture"/>
+                                <pic:cNvPr id="1873437082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199077515" name="Picture">
+                        <wp:docPr id="2102457940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199077515" name="Picture"/>
+                                <pic:cNvPr id="2102457940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670642885" name="Picture">
+                  <wp:docPr id="1346016387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670642885" name="Picture"/>
+                          <pic:cNvPr id="1346016387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996609443" name="Picture">
+                  <wp:docPr id="288540469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996609443" name="Picture"/>
+                          <pic:cNvPr id="288540469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320240667" name="Picture">
+                  <wp:docPr id="466015452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320240667" name="Picture"/>
+                          <pic:cNvPr id="466015452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251679525" name="Picture">
+                  <wp:docPr id="1847050893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251679525" name="Picture"/>
+                          <pic:cNvPr id="1847050893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721517861" name="Picture">
+                  <wp:docPr id="609462329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721517861" name="Picture"/>
+                          <pic:cNvPr id="609462329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867502740" name="Picture">
+                  <wp:docPr id="1023664810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867502740" name="Picture"/>
+                          <pic:cNvPr id="1023664810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981812373" name="Picture">
+                        <wp:docPr id="1440227689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981812373" name="Picture"/>
+                                <pic:cNvPr id="1440227689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501037506" name="Picture">
+                        <wp:docPr id="2144515654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501037506" name="Picture"/>
+                                <pic:cNvPr id="2144515654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749745315" name="Picture">
+                  <wp:docPr id="285734427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749745315" name="Picture"/>
+                          <pic:cNvPr id="285734427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210789008" name="Picture">
+                  <wp:docPr id="1189372204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210789008" name="Picture"/>
+                          <pic:cNvPr id="1189372204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020010366" name="Picture">
+                  <wp:docPr id="753831728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020010366" name="Picture"/>
+                          <pic:cNvPr id="753831728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297884595" name="Picture">
+                  <wp:docPr id="103122045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297884595" name="Picture"/>
+                          <pic:cNvPr id="103122045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779087116" name="Picture">
+                  <wp:docPr id="1046415728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779087116" name="Picture"/>
+                          <pic:cNvPr id="1046415728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710923840" name="Picture">
+                  <wp:docPr id="533644580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710923840" name="Picture"/>
+                          <pic:cNvPr id="533644580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682881322" name="Picture">
+                        <wp:docPr id="44310849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682881322" name="Picture"/>
+                                <pic:cNvPr id="44310849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428587687" name="Picture">
+                        <wp:docPr id="457603273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428587687" name="Picture"/>
+                                <pic:cNvPr id="457603273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143009986" name="Picture">
+                  <wp:docPr id="944499913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143009986" name="Picture"/>
+                          <pic:cNvPr id="944499913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666857954" name="Picture">
+                  <wp:docPr id="38096007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666857954" name="Picture"/>
+                          <pic:cNvPr id="38096007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858463114" name="Picture">
+                  <wp:docPr id="1436452678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858463114" name="Picture"/>
+                          <pic:cNvPr id="1436452678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957174397" name="Picture">
+                  <wp:docPr id="1608706555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957174397" name="Picture"/>
+                          <pic:cNvPr id="1608706555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092279007" name="Picture">
+                  <wp:docPr id="698221985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092279007" name="Picture"/>
+                          <pic:cNvPr id="698221985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346975585" name="Picture">
+                  <wp:docPr id="1635944889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346975585" name="Picture"/>
+                          <pic:cNvPr id="1635944889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719149356" name="Picture">
+                        <wp:docPr id="1034104040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719149356" name="Picture"/>
+                                <pic:cNvPr id="1034104040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140402365" name="Picture">
+                  <wp:docPr id="1218033060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140402365" name="Picture"/>
+                          <pic:cNvPr id="1218033060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776771745" name="Picture">
+                  <wp:docPr id="827428497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776771745" name="Picture"/>
+                          <pic:cNvPr id="827428497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212651033" name="Picture">
+                  <wp:docPr id="1471288334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212651033" name="Picture"/>
+                          <pic:cNvPr id="1471288334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394318116" name="Picture">
+                  <wp:docPr id="1789492694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394318116" name="Picture"/>
+                          <pic:cNvPr id="1789492694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730822239" name="Picture">
+                  <wp:docPr id="1756140302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730822239" name="Picture"/>
+                          <pic:cNvPr id="1756140302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510751763" name="Picture">
+                  <wp:docPr id="187109994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510751763" name="Picture"/>
+                          <pic:cNvPr id="187109994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216263328" name="Picture">
+                        <wp:docPr id="455237925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216263328" name="Picture"/>
+                                <pic:cNvPr id="455237925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751303094" name="Picture">
+                  <wp:docPr id="715348336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751303094" name="Picture"/>
+                          <pic:cNvPr id="715348336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068284144" name="Picture">
+                  <wp:docPr id="578829896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068284144" name="Picture"/>
+                          <pic:cNvPr id="578829896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559315077" name="Picture">
+                  <wp:docPr id="646078637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559315077" name="Picture"/>
+                          <pic:cNvPr id="646078637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847908417" name="Picture">
+                  <wp:docPr id="1424471576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847908417" name="Picture"/>
+                          <pic:cNvPr id="1424471576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794504712" name="Picture">
+                  <wp:docPr id="651732341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794504712" name="Picture"/>
+                          <pic:cNvPr id="651732341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41546,51 +41546,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917210330" name="Picture">
+                  <wp:docPr id="1738105433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917210330" name="Picture"/>
+                          <pic:cNvPr id="1738105433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318907441" name="Picture">
+                  <wp:docPr id="1627184473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318907441" name="Picture"/>
+                          <pic:cNvPr id="1627184473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57884812" name="Picture">
+                  <wp:docPr id="291790939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57884812" name="Picture"/>
+                          <pic:cNvPr id="291790939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440404494" name="Picture">
+                  <wp:docPr id="2103268684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440404494" name="Picture"/>
+                          <pic:cNvPr id="2103268684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44562,51 +44562,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44932,51 +44932,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3915793" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3915793</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrière</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45464,50 +45622,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>