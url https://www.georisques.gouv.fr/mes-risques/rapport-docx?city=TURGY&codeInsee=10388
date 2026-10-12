--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818608837" name="Picture">
+                  <wp:docPr id="602033922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818608837" name="Picture"/>
+                          <pic:cNvPr id="602033922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312008065" name="Picture">
+                  <wp:docPr id="1528003348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312008065" name="Picture"/>
+                          <pic:cNvPr id="1528003348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488464939" name="Picture">
+                        <wp:docPr id="998326876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488464939" name="Picture"/>
+                                <pic:cNvPr id="998326876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141359563" name="Picture">
+                  <wp:docPr id="1366899356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141359563" name="Picture"/>
+                          <pic:cNvPr id="1366899356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191590388" name="Picture">
+                  <wp:docPr id="79760747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191590388" name="Picture"/>
+                          <pic:cNvPr id="79760747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222174153" name="Picture">
+                  <wp:docPr id="1443521821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222174153" name="Picture"/>
+                          <pic:cNvPr id="1443521821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416274763" name="Picture">
+                  <wp:docPr id="185575834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416274763" name="Picture"/>
+                          <pic:cNvPr id="185575834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738106844" name="Picture">
+                  <wp:docPr id="1196242829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738106844" name="Picture"/>
+                          <pic:cNvPr id="1196242829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436865492" name="Picture">
+                        <wp:docPr id="1068306345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436865492" name="Picture"/>
+                                <pic:cNvPr id="1068306345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064890986" name="Picture">
+                        <wp:docPr id="1410082394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064890986" name="Picture"/>
+                                <pic:cNvPr id="1410082394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483818040" name="Picture">
+                        <wp:docPr id="627544574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483818040" name="Picture"/>
+                                <pic:cNvPr id="627544574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102089640" name="Picture">
+                        <wp:docPr id="199473624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102089640" name="Picture"/>
+                                <pic:cNvPr id="199473624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900926879" name="Picture">
+                        <wp:docPr id="717169093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900926879" name="Picture"/>
+                                <pic:cNvPr id="717169093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757233371" name="Picture">
+                        <wp:docPr id="1206797797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757233371" name="Picture"/>
+                                <pic:cNvPr id="1206797797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690814402" name="Picture">
+                        <wp:docPr id="1358606736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690814402" name="Picture"/>
+                                <pic:cNvPr id="1358606736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319016478" name="Picture">
+                        <wp:docPr id="757520008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319016478" name="Picture"/>
+                                <pic:cNvPr id="757520008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758915297" name="Picture">
+                        <wp:docPr id="1411507698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758915297" name="Picture"/>
+                                <pic:cNvPr id="1411507698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755353452" name="Picture">
+                        <wp:docPr id="1180935640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755353452" name="Picture"/>
+                                <pic:cNvPr id="1180935640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526107691" name="Picture">
+                        <wp:docPr id="902767276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526107691" name="Picture"/>
+                                <pic:cNvPr id="902767276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744615623" name="Picture">
+                        <wp:docPr id="951011915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744615623" name="Picture"/>
+                                <pic:cNvPr id="951011915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267642520" name="Picture">
+                        <wp:docPr id="360288516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267642520" name="Picture"/>
+                                <pic:cNvPr id="360288516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918060864" name="Picture">
+                        <wp:docPr id="584742050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918060864" name="Picture"/>
+                                <pic:cNvPr id="584742050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802128307" name="Picture">
+                        <wp:docPr id="869034346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802128307" name="Picture"/>
+                                <pic:cNvPr id="869034346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588404704" name="Picture">
+                  <wp:docPr id="1685562024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588404704" name="Picture"/>
+                          <pic:cNvPr id="1685562024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982022536" name="Picture">
+                  <wp:docPr id="1399765000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982022536" name="Picture"/>
+                          <pic:cNvPr id="1399765000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030835152" name="Picture">
+                  <wp:docPr id="1488132633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030835152" name="Picture"/>
+                          <pic:cNvPr id="1488132633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983857785" name="Picture">
+                  <wp:docPr id="1666095442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983857785" name="Picture"/>
+                          <pic:cNvPr id="1666095442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563333910" name="Picture">
+                  <wp:docPr id="1665696297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563333910" name="Picture"/>
+                          <pic:cNvPr id="1665696297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157710583" name="Picture">
+                  <wp:docPr id="355731848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157710583" name="Picture"/>
+                          <pic:cNvPr id="355731848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472023556" name="Picture">
+                        <wp:docPr id="561169829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472023556" name="Picture"/>
+                                <pic:cNvPr id="561169829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111644874" name="Picture">
+                  <wp:docPr id="2108268436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111644874" name="Picture"/>
+                          <pic:cNvPr id="2108268436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872994010" name="Picture">
+                  <wp:docPr id="1908894738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872994010" name="Picture"/>
+                          <pic:cNvPr id="1908894738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018315517" name="Picture">
+                  <wp:docPr id="1185923170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018315517" name="Picture"/>
+                          <pic:cNvPr id="1185923170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040653925" name="Picture">
+                  <wp:docPr id="332786070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040653925" name="Picture"/>
+                          <pic:cNvPr id="332786070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720208875" name="Picture">
+                  <wp:docPr id="758494018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720208875" name="Picture"/>
+                          <pic:cNvPr id="758494018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178615428" name="Picture">
+                  <wp:docPr id="124788495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178615428" name="Picture"/>
+                          <pic:cNvPr id="124788495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116184536" name="Picture">
+                        <wp:docPr id="1493183757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116184536" name="Picture"/>
+                                <pic:cNvPr id="1493183757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678259888" name="Picture">
+                  <wp:docPr id="1272993875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678259888" name="Picture"/>
+                          <pic:cNvPr id="1272993875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169876557" name="Picture">
+                  <wp:docPr id="164796233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169876557" name="Picture"/>
+                          <pic:cNvPr id="164796233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275679414" name="Picture">
+                  <wp:docPr id="279704664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275679414" name="Picture"/>
+                          <pic:cNvPr id="279704664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023245436" name="Picture">
+                  <wp:docPr id="246227586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023245436" name="Picture"/>
+                          <pic:cNvPr id="246227586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534388583" name="Picture">
+                  <wp:docPr id="601124954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534388583" name="Picture"/>
+                          <pic:cNvPr id="601124954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810284860" name="Picture">
+                  <wp:docPr id="1475526701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810284860" name="Picture"/>
+                          <pic:cNvPr id="1475526701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42147674" name="Picture">
+                        <wp:docPr id="1652668094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42147674" name="Picture"/>
+                                <pic:cNvPr id="1652668094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231767190" name="Picture">
+                  <wp:docPr id="1564712616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231767190" name="Picture"/>
+                          <pic:cNvPr id="1564712616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550179295" name="Picture">
+                  <wp:docPr id="1636232540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550179295" name="Picture"/>
+                          <pic:cNvPr id="1636232540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174824646" name="Picture">
+                  <wp:docPr id="249398164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174824646" name="Picture"/>
+                          <pic:cNvPr id="249398164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227360155" name="Picture">
+                  <wp:docPr id="1338316767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227360155" name="Picture"/>
+                          <pic:cNvPr id="1338316767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135209174" name="Picture">
+                  <wp:docPr id="436207478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135209174" name="Picture"/>
+                          <pic:cNvPr id="436207478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167890350" name="Picture">
+                  <wp:docPr id="2069630718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167890350" name="Picture"/>
+                          <pic:cNvPr id="2069630718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193881129" name="Picture">
+                  <wp:docPr id="479810234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193881129" name="Picture"/>
+                          <pic:cNvPr id="479810234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117568819" name="Picture">
+                  <wp:docPr id="1651793853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117568819" name="Picture"/>
+                          <pic:cNvPr id="1651793853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227650421" name="Picture">
+                  <wp:docPr id="739574662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227650421" name="Picture"/>
+                          <pic:cNvPr id="739574662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396465541" name="Picture">
+                        <wp:docPr id="759301360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396465541" name="Picture"/>
+                                <pic:cNvPr id="759301360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408670868" name="Picture">
+                  <wp:docPr id="701443053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408670868" name="Picture"/>
+                          <pic:cNvPr id="701443053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563782340" name="Picture">
+                  <wp:docPr id="610204306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563782340" name="Picture"/>
+                          <pic:cNvPr id="610204306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051445500" name="Picture">
+                  <wp:docPr id="2103418474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051445500" name="Picture"/>
+                          <pic:cNvPr id="2103418474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726956185" name="Picture">
+                  <wp:docPr id="961179927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726956185" name="Picture"/>
+                          <pic:cNvPr id="961179927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771552828" name="Picture">
+                  <wp:docPr id="2129208687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771552828" name="Picture"/>
+                          <pic:cNvPr id="2129208687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532996846" name="Picture">
+                  <wp:docPr id="654681708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532996846" name="Picture"/>
+                          <pic:cNvPr id="654681708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709755877" name="Picture">
+                        <wp:docPr id="280876374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709755877" name="Picture"/>
+                                <pic:cNvPr id="280876374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206631582" name="Picture">
+                  <wp:docPr id="444671979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206631582" name="Picture"/>
+                          <pic:cNvPr id="444671979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891514436" name="Picture">
+                  <wp:docPr id="185431240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891514436" name="Picture"/>
+                          <pic:cNvPr id="185431240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121053916" name="Picture">
+                  <wp:docPr id="1060809336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121053916" name="Picture"/>
+                          <pic:cNvPr id="1060809336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>