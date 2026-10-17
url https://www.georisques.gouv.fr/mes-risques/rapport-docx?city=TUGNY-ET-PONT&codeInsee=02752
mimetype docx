--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902460425" name="Picture">
+                  <wp:docPr id="743882871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902460425" name="Picture"/>
+                          <pic:cNvPr id="743882871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119682934" name="Picture">
+                  <wp:docPr id="1235131653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119682934" name="Picture"/>
+                          <pic:cNvPr id="1235131653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349816166" name="Picture">
+                        <wp:docPr id="2021410547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349816166" name="Picture"/>
+                                <pic:cNvPr id="2021410547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284428929" name="Picture">
+                  <wp:docPr id="1167019872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284428929" name="Picture"/>
+                          <pic:cNvPr id="1167019872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125957353" name="Picture">
+                  <wp:docPr id="448347735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125957353" name="Picture"/>
+                          <pic:cNvPr id="448347735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436697290" name="Picture">
+                  <wp:docPr id="623368458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436697290" name="Picture"/>
+                          <pic:cNvPr id="623368458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991611981" name="Picture">
+                  <wp:docPr id="1100458460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991611981" name="Picture"/>
+                          <pic:cNvPr id="1100458460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638165692" name="Picture">
+                  <wp:docPr id="455661494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638165692" name="Picture"/>
+                          <pic:cNvPr id="455661494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127901263" name="Picture">
+                        <wp:docPr id="98098709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127901263" name="Picture"/>
+                                <pic:cNvPr id="98098709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198088658" name="Picture">
+                        <wp:docPr id="795655981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198088658" name="Picture"/>
+                                <pic:cNvPr id="795655981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892085253" name="Picture">
+                        <wp:docPr id="264873984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892085253" name="Picture"/>
+                                <pic:cNvPr id="264873984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914438427" name="Picture">
+                        <wp:docPr id="1533466474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914438427" name="Picture"/>
+                                <pic:cNvPr id="1533466474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295525571" name="Picture">
+                        <wp:docPr id="1152785210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295525571" name="Picture"/>
+                                <pic:cNvPr id="1152785210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271187180" name="Picture">
+                        <wp:docPr id="1046186964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271187180" name="Picture"/>
+                                <pic:cNvPr id="1046186964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604223334" name="Picture">
+                        <wp:docPr id="175512903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604223334" name="Picture"/>
+                                <pic:cNvPr id="175512903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495069015" name="Picture">
+                        <wp:docPr id="1329797763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495069015" name="Picture"/>
+                                <pic:cNvPr id="1329797763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112016082" name="Picture">
+                        <wp:docPr id="1485901155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112016082" name="Picture"/>
+                                <pic:cNvPr id="1485901155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970752016" name="Picture">
+                        <wp:docPr id="1446634479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970752016" name="Picture"/>
+                                <pic:cNvPr id="1446634479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575146127" name="Picture">
+                        <wp:docPr id="821593576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575146127" name="Picture"/>
+                                <pic:cNvPr id="821593576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961049489" name="Picture">
+                        <wp:docPr id="1150176432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961049489" name="Picture"/>
+                                <pic:cNvPr id="1150176432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578340271" name="Picture">
+                        <wp:docPr id="1424145882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578340271" name="Picture"/>
+                                <pic:cNvPr id="1424145882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407805853" name="Picture">
+                        <wp:docPr id="1854777041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407805853" name="Picture"/>
+                                <pic:cNvPr id="1854777041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772006053" name="Picture">
+                        <wp:docPr id="1213954625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772006053" name="Picture"/>
+                                <pic:cNvPr id="1213954625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745452996" name="Picture">
+                  <wp:docPr id="706456729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745452996" name="Picture"/>
+                          <pic:cNvPr id="706456729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330663176" name="Picture">
+                  <wp:docPr id="1525972629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330663176" name="Picture"/>
+                          <pic:cNvPr id="1525972629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573725079" name="Picture">
+                  <wp:docPr id="1272688524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573725079" name="Picture"/>
+                          <pic:cNvPr id="1272688524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894725802" name="Picture">
+                  <wp:docPr id="1138806239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894725802" name="Picture"/>
+                          <pic:cNvPr id="1138806239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742286077" name="Picture">
+                  <wp:docPr id="1726717238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742286077" name="Picture"/>
+                          <pic:cNvPr id="1726717238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276565746" name="Picture">
+                  <wp:docPr id="784258934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276565746" name="Picture"/>
+                          <pic:cNvPr id="784258934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027503887" name="Picture">
+                        <wp:docPr id="10484946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027503887" name="Picture"/>
+                                <pic:cNvPr id="10484946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183177056" name="Picture">
+                        <wp:docPr id="1607973167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183177056" name="Picture"/>
+                                <pic:cNvPr id="1607973167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007125576" name="Picture">
+                  <wp:docPr id="180420354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007125576" name="Picture"/>
+                          <pic:cNvPr id="180420354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898484249" name="Picture">
+                  <wp:docPr id="1263822800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898484249" name="Picture"/>
+                          <pic:cNvPr id="1263822800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428743557" name="Picture">
+                  <wp:docPr id="690528596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428743557" name="Picture"/>
+                          <pic:cNvPr id="690528596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404066711" name="Picture">
+                  <wp:docPr id="2004317042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404066711" name="Picture"/>
+                          <pic:cNvPr id="2004317042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589592993" name="Picture">
+                  <wp:docPr id="371429991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589592993" name="Picture"/>
+                          <pic:cNvPr id="371429991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320282904" name="Picture">
+                  <wp:docPr id="1142796777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320282904" name="Picture"/>
+                          <pic:cNvPr id="1142796777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270620142" name="Picture">
+                        <wp:docPr id="760079302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270620142" name="Picture"/>
+                                <pic:cNvPr id="760079302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628039264" name="Picture">
+                  <wp:docPr id="74878335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628039264" name="Picture"/>
+                          <pic:cNvPr id="74878335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035760468" name="Picture">
+                  <wp:docPr id="213723730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035760468" name="Picture"/>
+                          <pic:cNvPr id="213723730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705915852" name="Picture">
+                  <wp:docPr id="566763858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705915852" name="Picture"/>
+                          <pic:cNvPr id="566763858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95339615" name="Picture">
+                  <wp:docPr id="2013283909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95339615" name="Picture"/>
+                          <pic:cNvPr id="2013283909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110249852" name="Picture">
+                  <wp:docPr id="2129725955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110249852" name="Picture"/>
+                          <pic:cNvPr id="2129725955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873499699" name="Picture">
+                  <wp:docPr id="77221648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873499699" name="Picture"/>
+                          <pic:cNvPr id="77221648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502127341" name="Picture">
+                        <wp:docPr id="1747678175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502127341" name="Picture"/>
+                                <pic:cNvPr id="1747678175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766443771" name="Picture">
+                  <wp:docPr id="1050628869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766443771" name="Picture"/>
+                          <pic:cNvPr id="1050628869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629869932" name="Picture">
+                  <wp:docPr id="590020920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629869932" name="Picture"/>
+                          <pic:cNvPr id="590020920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033287764" name="Picture">
+                  <wp:docPr id="807621588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033287764" name="Picture"/>
+                          <pic:cNvPr id="807621588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081502124" name="Picture">
+                  <wp:docPr id="1048151329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081502124" name="Picture"/>
+                          <pic:cNvPr id="1048151329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986194568" name="Picture">
+                  <wp:docPr id="1495147533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986194568" name="Picture"/>
+                          <pic:cNvPr id="1495147533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76326501" name="Picture">
+                  <wp:docPr id="730893649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76326501" name="Picture"/>
+                          <pic:cNvPr id="730893649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386621190" name="Picture">
+                        <wp:docPr id="1316770447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386621190" name="Picture"/>
+                                <pic:cNvPr id="1316770447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152158715" name="Picture">
+                  <wp:docPr id="200789058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152158715" name="Picture"/>
+                          <pic:cNvPr id="200789058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788618694" name="Picture">
+                  <wp:docPr id="666050457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788618694" name="Picture"/>
+                          <pic:cNvPr id="666050457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427986422" name="Picture">
+                  <wp:docPr id="185996927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427986422" name="Picture"/>
+                          <pic:cNvPr id="185996927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687874368" name="Picture">
+                  <wp:docPr id="76471907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687874368" name="Picture"/>
+                          <pic:cNvPr id="76471907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376714693" name="Picture">
+                  <wp:docPr id="1365421544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376714693" name="Picture"/>
+                          <pic:cNvPr id="1365421544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032889504" name="Picture">
+                  <wp:docPr id="69234418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032889504" name="Picture"/>
+                          <pic:cNvPr id="69234418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548534853" name="Picture">
+                  <wp:docPr id="933574268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548534853" name="Picture"/>
+                          <pic:cNvPr id="933574268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899542842" name="Picture">
+                  <wp:docPr id="1484185017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899542842" name="Picture"/>
+                          <pic:cNvPr id="1484185017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843774095" name="Picture">
+                  <wp:docPr id="533257141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843774095" name="Picture"/>
+                          <pic:cNvPr id="533257141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>