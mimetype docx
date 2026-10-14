--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300081951" name="Picture">
+                  <wp:docPr id="1970893312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300081951" name="Picture"/>
+                          <pic:cNvPr id="1970893312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352020614" name="Picture">
+                  <wp:docPr id="1813083232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352020614" name="Picture"/>
+                          <pic:cNvPr id="1813083232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351473022" name="Picture">
+                        <wp:docPr id="946548974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351473022" name="Picture"/>
+                                <pic:cNvPr id="946548974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979805377" name="Picture">
+                  <wp:docPr id="711947422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979805377" name="Picture"/>
+                          <pic:cNvPr id="711947422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808422710" name="Picture">
+                  <wp:docPr id="2001928542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808422710" name="Picture"/>
+                          <pic:cNvPr id="2001928542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842960929" name="Picture">
+                  <wp:docPr id="1927503572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842960929" name="Picture"/>
+                          <pic:cNvPr id="1927503572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035847387" name="Picture">
+                  <wp:docPr id="184600109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035847387" name="Picture"/>
+                          <pic:cNvPr id="184600109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19749477" name="Picture">
+                  <wp:docPr id="324953254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19749477" name="Picture"/>
+                          <pic:cNvPr id="324953254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839368871" name="Picture">
+                        <wp:docPr id="876525923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839368871" name="Picture"/>
+                                <pic:cNvPr id="876525923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499953334" name="Picture">
+                        <wp:docPr id="2086726081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499953334" name="Picture"/>
+                                <pic:cNvPr id="2086726081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455358863" name="Picture">
+                        <wp:docPr id="634068311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455358863" name="Picture"/>
+                                <pic:cNvPr id="634068311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810393644" name="Picture">
+                        <wp:docPr id="1464432240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810393644" name="Picture"/>
+                                <pic:cNvPr id="1464432240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681144833" name="Picture">
+                        <wp:docPr id="1914280028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681144833" name="Picture"/>
+                                <pic:cNvPr id="1914280028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006571484" name="Picture">
+                        <wp:docPr id="1116342482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006571484" name="Picture"/>
+                                <pic:cNvPr id="1116342482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910012236" name="Picture">
+                        <wp:docPr id="1727951295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910012236" name="Picture"/>
+                                <pic:cNvPr id="1727951295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229137776" name="Picture">
+                        <wp:docPr id="695657476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229137776" name="Picture"/>
+                                <pic:cNvPr id="695657476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306059376" name="Picture">
+                        <wp:docPr id="650439840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306059376" name="Picture"/>
+                                <pic:cNvPr id="650439840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698150022" name="Picture">
+                        <wp:docPr id="767283432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698150022" name="Picture"/>
+                                <pic:cNvPr id="767283432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643173336" name="Picture">
+                        <wp:docPr id="827704449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643173336" name="Picture"/>
+                                <pic:cNvPr id="827704449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809389522" name="Picture">
+                        <wp:docPr id="249575593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809389522" name="Picture"/>
+                                <pic:cNvPr id="249575593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818981847" name="Picture">
+                        <wp:docPr id="991261716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818981847" name="Picture"/>
+                                <pic:cNvPr id="991261716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997981786" name="Picture">
+                        <wp:docPr id="1299918634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997981786" name="Picture"/>
+                                <pic:cNvPr id="1299918634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864645185" name="Picture">
+                        <wp:docPr id="1800261283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864645185" name="Picture"/>
+                                <pic:cNvPr id="1800261283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871861132" name="Picture">
+                  <wp:docPr id="938019478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871861132" name="Picture"/>
+                          <pic:cNvPr id="938019478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849649219" name="Picture">
+                  <wp:docPr id="2031056752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849649219" name="Picture"/>
+                          <pic:cNvPr id="2031056752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227870507" name="Picture">
+                  <wp:docPr id="1363425996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227870507" name="Picture"/>
+                          <pic:cNvPr id="1363425996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112793014" name="Picture">
+                  <wp:docPr id="1079140482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112793014" name="Picture"/>
+                          <pic:cNvPr id="1079140482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136466882" name="Picture">
+                  <wp:docPr id="288814813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136466882" name="Picture"/>
+                          <pic:cNvPr id="288814813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692153709" name="Picture">
+                  <wp:docPr id="536876655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692153709" name="Picture"/>
+                          <pic:cNvPr id="536876655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105195292" name="Picture">
+                        <wp:docPr id="250395644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105195292" name="Picture"/>
+                                <pic:cNvPr id="250395644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438248462" name="Picture">
+                  <wp:docPr id="807565722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438248462" name="Picture"/>
+                          <pic:cNvPr id="807565722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463729321" name="Picture">
+                  <wp:docPr id="1153500094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463729321" name="Picture"/>
+                          <pic:cNvPr id="1153500094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625649616" name="Picture">
+                  <wp:docPr id="798581633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625649616" name="Picture"/>
+                          <pic:cNvPr id="798581633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505965737" name="Picture">
+                  <wp:docPr id="2025987636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505965737" name="Picture"/>
+                          <pic:cNvPr id="2025987636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119411874" name="Picture">
+                  <wp:docPr id="169723808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119411874" name="Picture"/>
+                          <pic:cNvPr id="169723808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080253996" name="Picture">
+                  <wp:docPr id="441729348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080253996" name="Picture"/>
+                          <pic:cNvPr id="441729348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641606322" name="Picture">
+                        <wp:docPr id="973839567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641606322" name="Picture"/>
+                                <pic:cNvPr id="973839567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055622808" name="Picture">
+                  <wp:docPr id="778048258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055622808" name="Picture"/>
+                          <pic:cNvPr id="778048258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163704782" name="Picture">
+                  <wp:docPr id="226580208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163704782" name="Picture"/>
+                          <pic:cNvPr id="226580208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176838744" name="Picture">
+                  <wp:docPr id="278953945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176838744" name="Picture"/>
+                          <pic:cNvPr id="278953945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465247638" name="Picture">
+                  <wp:docPr id="1488682375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465247638" name="Picture"/>
+                          <pic:cNvPr id="1488682375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502425596" name="Picture">
+                  <wp:docPr id="14844069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502425596" name="Picture"/>
+                          <pic:cNvPr id="14844069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737169679" name="Picture">
+                  <wp:docPr id="1254160469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737169679" name="Picture"/>
+                          <pic:cNvPr id="1254160469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856809696" name="Picture">
+                  <wp:docPr id="2040258659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856809696" name="Picture"/>
+                          <pic:cNvPr id="2040258659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440444836" name="Picture">
+                  <wp:docPr id="877964629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440444836" name="Picture"/>
+                          <pic:cNvPr id="877964629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658418104" name="Picture">
+                  <wp:docPr id="2002044529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658418104" name="Picture"/>
+                          <pic:cNvPr id="2002044529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320976439" name="Picture">
+                  <wp:docPr id="1283270969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320976439" name="Picture"/>
+                          <pic:cNvPr id="1283270969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308725807" name="Picture">
+                  <wp:docPr id="1126511700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308725807" name="Picture"/>
+                          <pic:cNvPr id="1126511700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277515905" name="Picture">
+                  <wp:docPr id="1006481346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277515905" name="Picture"/>
+                          <pic:cNvPr id="1006481346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994284258" name="Picture">
+                        <wp:docPr id="1332563839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994284258" name="Picture"/>
+                                <pic:cNvPr id="1332563839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664475769" name="Picture">
+                  <wp:docPr id="1302852070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664475769" name="Picture"/>
+                          <pic:cNvPr id="1302852070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233649001" name="Picture">
+                  <wp:docPr id="181586271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233649001" name="Picture"/>
+                          <pic:cNvPr id="181586271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295679991" name="Picture">
+                  <wp:docPr id="803305933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295679991" name="Picture"/>
+                          <pic:cNvPr id="803305933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997885485" name="Picture">
+                  <wp:docPr id="1779355326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997885485" name="Picture"/>
+                          <pic:cNvPr id="1779355326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947604911" name="Picture">
+                  <wp:docPr id="1733901215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947604911" name="Picture"/>
+                          <pic:cNvPr id="1733901215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684040800" name="Picture">
+                  <wp:docPr id="1549863813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684040800" name="Picture"/>
+                          <pic:cNvPr id="1549863813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921362773" name="Picture">
+                        <wp:docPr id="1252128277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921362773" name="Picture"/>
+                                <pic:cNvPr id="1252128277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582319872" name="Picture">
+                  <wp:docPr id="1607612118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582319872" name="Picture"/>
+                          <pic:cNvPr id="1607612118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854145896" name="Picture">
+                  <wp:docPr id="65003358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854145896" name="Picture"/>
+                          <pic:cNvPr id="65003358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478610197" name="Picture">
+                  <wp:docPr id="231660295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478610197" name="Picture"/>
+                          <pic:cNvPr id="231660295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45624,57 +45624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374698646" name="Picture">
+                  <wp:docPr id="1704615446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374698646" name="Picture"/>
+                          <pic:cNvPr id="1704615446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479838321" name="Picture">
+                  <wp:docPr id="406997204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479838321" name="Picture"/>
+                          <pic:cNvPr id="406997204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46109,57 +46109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237743367" name="Picture">
+                  <wp:docPr id="1664073272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237743367" name="Picture"/>
+                          <pic:cNvPr id="1664073272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>