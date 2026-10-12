--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093107355" name="Picture">
+                  <wp:docPr id="1663622807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093107355" name="Picture"/>
+                          <pic:cNvPr id="1663622807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260019124" name="Picture">
+                  <wp:docPr id="361910289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260019124" name="Picture"/>
+                          <pic:cNvPr id="361910289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356414659" name="Picture">
+                        <wp:docPr id="1003733406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356414659" name="Picture"/>
+                                <pic:cNvPr id="1003733406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509629041" name="Picture">
+                  <wp:docPr id="1388924555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509629041" name="Picture"/>
+                          <pic:cNvPr id="1388924555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754242343" name="Picture">
+                  <wp:docPr id="1190576881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754242343" name="Picture"/>
+                          <pic:cNvPr id="1190576881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474602731" name="Picture">
+                  <wp:docPr id="1182311399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474602731" name="Picture"/>
+                          <pic:cNvPr id="1182311399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690650521" name="Picture">
+                  <wp:docPr id="591680388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690650521" name="Picture"/>
+                          <pic:cNvPr id="591680388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196483482" name="Picture">
+                  <wp:docPr id="1487303056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196483482" name="Picture"/>
+                          <pic:cNvPr id="1487303056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271282451" name="Picture">
+                        <wp:docPr id="739340017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271282451" name="Picture"/>
+                                <pic:cNvPr id="739340017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817806541" name="Picture">
+                        <wp:docPr id="1371355677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817806541" name="Picture"/>
+                                <pic:cNvPr id="1371355677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873133002" name="Picture">
+                        <wp:docPr id="540630500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873133002" name="Picture"/>
+                                <pic:cNvPr id="540630500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953866517" name="Picture">
+                        <wp:docPr id="1487604858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953866517" name="Picture"/>
+                                <pic:cNvPr id="1487604858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702247555" name="Picture">
+                        <wp:docPr id="1344833676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702247555" name="Picture"/>
+                                <pic:cNvPr id="1344833676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202531587" name="Picture">
+                        <wp:docPr id="1027626917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202531587" name="Picture"/>
+                                <pic:cNvPr id="1027626917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132720224" name="Picture">
+                        <wp:docPr id="1568948441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132720224" name="Picture"/>
+                                <pic:cNvPr id="1568948441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303518317" name="Picture">
+                        <wp:docPr id="526978225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303518317" name="Picture"/>
+                                <pic:cNvPr id="526978225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617694501" name="Picture">
+                        <wp:docPr id="729204040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617694501" name="Picture"/>
+                                <pic:cNvPr id="729204040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846430498" name="Picture">
+                        <wp:docPr id="1458568890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846430498" name="Picture"/>
+                                <pic:cNvPr id="1458568890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846505451" name="Picture">
+                        <wp:docPr id="1762120438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846505451" name="Picture"/>
+                                <pic:cNvPr id="1762120438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417689602" name="Picture">
+                        <wp:docPr id="195114543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417689602" name="Picture"/>
+                                <pic:cNvPr id="195114543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662234336" name="Picture">
+                  <wp:docPr id="27269402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662234336" name="Picture"/>
+                          <pic:cNvPr id="27269402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498580970" name="Picture">
+                  <wp:docPr id="1524946546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498580970" name="Picture"/>
+                          <pic:cNvPr id="1524946546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656208230" name="Picture">
+                  <wp:docPr id="1321770472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656208230" name="Picture"/>
+                          <pic:cNvPr id="1321770472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108211325" name="Picture">
+                  <wp:docPr id="1082626511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108211325" name="Picture"/>
+                          <pic:cNvPr id="1082626511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647740528" name="Picture">
+                  <wp:docPr id="767979990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647740528" name="Picture"/>
+                          <pic:cNvPr id="767979990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327290773" name="Picture">
+                  <wp:docPr id="1832583746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327290773" name="Picture"/>
+                          <pic:cNvPr id="1832583746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314053862" name="Picture">
+                        <wp:docPr id="1246125398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314053862" name="Picture"/>
+                                <pic:cNvPr id="1246125398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065200775" name="Picture">
+                  <wp:docPr id="503584356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065200775" name="Picture"/>
+                          <pic:cNvPr id="503584356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747768002" name="Picture">
+                  <wp:docPr id="450443927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747768002" name="Picture"/>
+                          <pic:cNvPr id="450443927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120165010" name="Picture">
+                  <wp:docPr id="1645049975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120165010" name="Picture"/>
+                          <pic:cNvPr id="1645049975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592582587" name="Picture">
+                  <wp:docPr id="154591942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592582587" name="Picture"/>
+                          <pic:cNvPr id="154591942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119285374" name="Picture">
+                  <wp:docPr id="367173620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119285374" name="Picture"/>
+                          <pic:cNvPr id="367173620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020649459" name="Picture">
+                  <wp:docPr id="254414038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020649459" name="Picture"/>
+                          <pic:cNvPr id="254414038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323727711" name="Picture">
+                        <wp:docPr id="1336140533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323727711" name="Picture"/>
+                                <pic:cNvPr id="1336140533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300967711" name="Picture">
+                        <wp:docPr id="782243323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300967711" name="Picture"/>
+                                <pic:cNvPr id="782243323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610607927" name="Picture">
+                  <wp:docPr id="2118450832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610607927" name="Picture"/>
+                          <pic:cNvPr id="2118450832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251359671" name="Picture">
+                  <wp:docPr id="1874171193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251359671" name="Picture"/>
+                          <pic:cNvPr id="1874171193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269088923" name="Picture">
+                  <wp:docPr id="1985728923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269088923" name="Picture"/>
+                          <pic:cNvPr id="1985728923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425919092" name="Picture">
+                  <wp:docPr id="1655340567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425919092" name="Picture"/>
+                          <pic:cNvPr id="1655340567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477459309" name="Picture">
+                  <wp:docPr id="729646644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477459309" name="Picture"/>
+                          <pic:cNvPr id="729646644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805498217" name="Picture">
+                  <wp:docPr id="475217390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805498217" name="Picture"/>
+                          <pic:cNvPr id="475217390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624620314" name="Picture">
+                        <wp:docPr id="297700549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624620314" name="Picture"/>
+                                <pic:cNvPr id="297700549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49560433" name="Picture">
+                  <wp:docPr id="336035665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49560433" name="Picture"/>
+                          <pic:cNvPr id="336035665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763048611" name="Picture">
+                  <wp:docPr id="224752211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763048611" name="Picture"/>
+                          <pic:cNvPr id="224752211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192162385" name="Picture">
+                  <wp:docPr id="1058637597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192162385" name="Picture"/>
+                          <pic:cNvPr id="1058637597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638361839" name="Picture">
+                  <wp:docPr id="1565031145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638361839" name="Picture"/>
+                          <pic:cNvPr id="1565031145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903898425" name="Picture">
+                  <wp:docPr id="2114216669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903898425" name="Picture"/>
+                          <pic:cNvPr id="2114216669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110091357" name="Picture">
+                  <wp:docPr id="1272674342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110091357" name="Picture"/>
+                          <pic:cNvPr id="1272674342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396869315" name="Picture">
+                        <wp:docPr id="1097180449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396869315" name="Picture"/>
+                                <pic:cNvPr id="1097180449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873999198" name="Picture">
+                  <wp:docPr id="1366290275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873999198" name="Picture"/>
+                          <pic:cNvPr id="1366290275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759129171" name="Picture">
+                  <wp:docPr id="1610744045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759129171" name="Picture"/>
+                          <pic:cNvPr id="1610744045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015457689" name="Picture">
+                  <wp:docPr id="1955097323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015457689" name="Picture"/>
+                          <pic:cNvPr id="1955097323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>