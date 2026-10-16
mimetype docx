--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663622807" name="Picture">
+                  <wp:docPr id="341637624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663622807" name="Picture"/>
+                          <pic:cNvPr id="341637624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361910289" name="Picture">
+                  <wp:docPr id="588349026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361910289" name="Picture"/>
+                          <pic:cNvPr id="588349026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003733406" name="Picture">
+                        <wp:docPr id="1293732322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003733406" name="Picture"/>
+                                <pic:cNvPr id="1293732322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388924555" name="Picture">
+                  <wp:docPr id="885631935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388924555" name="Picture"/>
+                          <pic:cNvPr id="885631935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190576881" name="Picture">
+                  <wp:docPr id="1726070383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190576881" name="Picture"/>
+                          <pic:cNvPr id="1726070383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182311399" name="Picture">
+                  <wp:docPr id="627639718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182311399" name="Picture"/>
+                          <pic:cNvPr id="627639718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591680388" name="Picture">
+                  <wp:docPr id="1257980103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591680388" name="Picture"/>
+                          <pic:cNvPr id="1257980103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487303056" name="Picture">
+                  <wp:docPr id="1284432852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487303056" name="Picture"/>
+                          <pic:cNvPr id="1284432852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739340017" name="Picture">
+                        <wp:docPr id="375147784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739340017" name="Picture"/>
+                                <pic:cNvPr id="375147784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371355677" name="Picture">
+                        <wp:docPr id="229844379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371355677" name="Picture"/>
+                                <pic:cNvPr id="229844379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540630500" name="Picture">
+                        <wp:docPr id="1213797780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540630500" name="Picture"/>
+                                <pic:cNvPr id="1213797780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487604858" name="Picture">
+                        <wp:docPr id="2130619440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487604858" name="Picture"/>
+                                <pic:cNvPr id="2130619440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344833676" name="Picture">
+                        <wp:docPr id="1093190376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344833676" name="Picture"/>
+                                <pic:cNvPr id="1093190376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027626917" name="Picture">
+                        <wp:docPr id="1361682197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027626917" name="Picture"/>
+                                <pic:cNvPr id="1361682197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568948441" name="Picture">
+                        <wp:docPr id="1474047668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568948441" name="Picture"/>
+                                <pic:cNvPr id="1474047668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526978225" name="Picture">
+                        <wp:docPr id="997545063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526978225" name="Picture"/>
+                                <pic:cNvPr id="997545063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729204040" name="Picture">
+                        <wp:docPr id="927679720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729204040" name="Picture"/>
+                                <pic:cNvPr id="927679720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458568890" name="Picture">
+                        <wp:docPr id="397514586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458568890" name="Picture"/>
+                                <pic:cNvPr id="397514586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762120438" name="Picture">
+                        <wp:docPr id="164543276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762120438" name="Picture"/>
+                                <pic:cNvPr id="164543276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195114543" name="Picture">
+                        <wp:docPr id="950427779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195114543" name="Picture"/>
+                                <pic:cNvPr id="950427779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27269402" name="Picture">
+                  <wp:docPr id="1833590868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27269402" name="Picture"/>
+                          <pic:cNvPr id="1833590868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524946546" name="Picture">
+                  <wp:docPr id="892782291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524946546" name="Picture"/>
+                          <pic:cNvPr id="892782291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321770472" name="Picture">
+                  <wp:docPr id="187815536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321770472" name="Picture"/>
+                          <pic:cNvPr id="187815536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082626511" name="Picture">
+                  <wp:docPr id="244169641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082626511" name="Picture"/>
+                          <pic:cNvPr id="244169641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767979990" name="Picture">
+                  <wp:docPr id="1089227698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767979990" name="Picture"/>
+                          <pic:cNvPr id="1089227698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832583746" name="Picture">
+                  <wp:docPr id="1085312475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832583746" name="Picture"/>
+                          <pic:cNvPr id="1085312475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246125398" name="Picture">
+                        <wp:docPr id="983256384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246125398" name="Picture"/>
+                                <pic:cNvPr id="983256384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503584356" name="Picture">
+                  <wp:docPr id="718238797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503584356" name="Picture"/>
+                          <pic:cNvPr id="718238797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450443927" name="Picture">
+                  <wp:docPr id="772753674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450443927" name="Picture"/>
+                          <pic:cNvPr id="772753674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645049975" name="Picture">
+                  <wp:docPr id="1310650566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645049975" name="Picture"/>
+                          <pic:cNvPr id="1310650566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154591942" name="Picture">
+                  <wp:docPr id="474215742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154591942" name="Picture"/>
+                          <pic:cNvPr id="474215742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367173620" name="Picture">
+                  <wp:docPr id="460952616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367173620" name="Picture"/>
+                          <pic:cNvPr id="460952616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254414038" name="Picture">
+                  <wp:docPr id="1026283617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254414038" name="Picture"/>
+                          <pic:cNvPr id="1026283617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336140533" name="Picture">
+                        <wp:docPr id="790479390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336140533" name="Picture"/>
+                                <pic:cNvPr id="790479390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782243323" name="Picture">
+                        <wp:docPr id="1785099906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782243323" name="Picture"/>
+                                <pic:cNvPr id="1785099906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118450832" name="Picture">
+                  <wp:docPr id="724190434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118450832" name="Picture"/>
+                          <pic:cNvPr id="724190434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874171193" name="Picture">
+                  <wp:docPr id="920417047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874171193" name="Picture"/>
+                          <pic:cNvPr id="920417047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985728923" name="Picture">
+                  <wp:docPr id="810328970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985728923" name="Picture"/>
+                          <pic:cNvPr id="810328970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655340567" name="Picture">
+                  <wp:docPr id="1102746804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655340567" name="Picture"/>
+                          <pic:cNvPr id="1102746804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729646644" name="Picture">
+                  <wp:docPr id="856661903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729646644" name="Picture"/>
+                          <pic:cNvPr id="856661903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475217390" name="Picture">
+                  <wp:docPr id="1957910943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475217390" name="Picture"/>
+                          <pic:cNvPr id="1957910943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297700549" name="Picture">
+                        <wp:docPr id="1931472118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297700549" name="Picture"/>
+                                <pic:cNvPr id="1931472118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336035665" name="Picture">
+                  <wp:docPr id="487472299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336035665" name="Picture"/>
+                          <pic:cNvPr id="487472299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224752211" name="Picture">
+                  <wp:docPr id="1549496368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224752211" name="Picture"/>
+                          <pic:cNvPr id="1549496368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058637597" name="Picture">
+                  <wp:docPr id="2087492711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058637597" name="Picture"/>
+                          <pic:cNvPr id="2087492711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565031145" name="Picture">
+                  <wp:docPr id="910308089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565031145" name="Picture"/>
+                          <pic:cNvPr id="910308089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114216669" name="Picture">
+                  <wp:docPr id="1920953046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114216669" name="Picture"/>
+                          <pic:cNvPr id="1920953046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272674342" name="Picture">
+                  <wp:docPr id="1619392884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272674342" name="Picture"/>
+                          <pic:cNvPr id="1619392884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097180449" name="Picture">
+                        <wp:docPr id="1309803866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097180449" name="Picture"/>
+                                <pic:cNvPr id="1309803866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366290275" name="Picture">
+                  <wp:docPr id="26414005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366290275" name="Picture"/>
+                          <pic:cNvPr id="26414005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610744045" name="Picture">
+                  <wp:docPr id="1078250425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610744045" name="Picture"/>
+                          <pic:cNvPr id="1078250425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955097323" name="Picture">
+                  <wp:docPr id="1217215301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955097323" name="Picture"/>
+                          <pic:cNvPr id="1217215301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>