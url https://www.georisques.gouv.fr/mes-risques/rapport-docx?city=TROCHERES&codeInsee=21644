--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656663278" name="Picture">
+                  <wp:docPr id="560074904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656663278" name="Picture"/>
+                          <pic:cNvPr id="560074904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409786212" name="Picture">
+                  <wp:docPr id="1016849178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409786212" name="Picture"/>
+                          <pic:cNvPr id="1016849178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365052936" name="Picture">
+                        <wp:docPr id="710934288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365052936" name="Picture"/>
+                                <pic:cNvPr id="710934288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872281488" name="Picture">
+                  <wp:docPr id="2091168398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872281488" name="Picture"/>
+                          <pic:cNvPr id="2091168398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123835588" name="Picture">
+                  <wp:docPr id="930559049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123835588" name="Picture"/>
+                          <pic:cNvPr id="930559049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136896548" name="Picture">
+                  <wp:docPr id="1249458849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136896548" name="Picture"/>
+                          <pic:cNvPr id="1249458849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626977421" name="Picture">
+                  <wp:docPr id="1570566430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626977421" name="Picture"/>
+                          <pic:cNvPr id="1570566430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042192344" name="Picture">
+                  <wp:docPr id="1951326780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042192344" name="Picture"/>
+                          <pic:cNvPr id="1951326780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972247613" name="Picture">
+                        <wp:docPr id="1498698253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972247613" name="Picture"/>
+                                <pic:cNvPr id="1498698253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919162858" name="Picture">
+                        <wp:docPr id="1590805185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919162858" name="Picture"/>
+                                <pic:cNvPr id="1590805185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346479360" name="Picture">
+                        <wp:docPr id="390755771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346479360" name="Picture"/>
+                                <pic:cNvPr id="390755771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147277710" name="Picture">
+                        <wp:docPr id="821475238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147277710" name="Picture"/>
+                                <pic:cNvPr id="821475238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185873759" name="Picture">
+                        <wp:docPr id="954081586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185873759" name="Picture"/>
+                                <pic:cNvPr id="954081586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767607486" name="Picture">
+                        <wp:docPr id="136176184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767607486" name="Picture"/>
+                                <pic:cNvPr id="136176184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539150732" name="Picture">
+                        <wp:docPr id="45603148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539150732" name="Picture"/>
+                                <pic:cNvPr id="45603148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958052680" name="Picture">
+                        <wp:docPr id="215707742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958052680" name="Picture"/>
+                                <pic:cNvPr id="215707742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275323685" name="Picture">
+                        <wp:docPr id="1922149245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275323685" name="Picture"/>
+                                <pic:cNvPr id="1922149245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609433463" name="Picture">
+                        <wp:docPr id="400854026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609433463" name="Picture"/>
+                                <pic:cNvPr id="400854026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738397505" name="Picture">
+                        <wp:docPr id="1036512648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738397505" name="Picture"/>
+                                <pic:cNvPr id="1036512648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946858035" name="Picture">
+                        <wp:docPr id="1613822225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946858035" name="Picture"/>
+                                <pic:cNvPr id="1613822225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334965646" name="Picture">
+                        <wp:docPr id="2134972079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334965646" name="Picture"/>
+                                <pic:cNvPr id="2134972079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943280545" name="Picture">
+                        <wp:docPr id="1888711028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943280545" name="Picture"/>
+                                <pic:cNvPr id="1888711028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849875723" name="Picture">
+                        <wp:docPr id="1165850459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849875723" name="Picture"/>
+                                <pic:cNvPr id="1165850459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907438635" name="Picture">
+                  <wp:docPr id="193685502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907438635" name="Picture"/>
+                          <pic:cNvPr id="193685502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363781660" name="Picture">
+                  <wp:docPr id="206304719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363781660" name="Picture"/>
+                          <pic:cNvPr id="206304719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905780068" name="Picture">
+                  <wp:docPr id="946178077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905780068" name="Picture"/>
+                          <pic:cNvPr id="946178077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438902398" name="Picture">
+                  <wp:docPr id="671712403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438902398" name="Picture"/>
+                          <pic:cNvPr id="671712403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115711444" name="Picture">
+                  <wp:docPr id="276630724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115711444" name="Picture"/>
+                          <pic:cNvPr id="276630724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258303930" name="Picture">
+                  <wp:docPr id="147376658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258303930" name="Picture"/>
+                          <pic:cNvPr id="147376658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014793922" name="Picture">
+                        <wp:docPr id="333499004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014793922" name="Picture"/>
+                                <pic:cNvPr id="333499004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131522330" name="Picture">
+                  <wp:docPr id="1796087343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131522330" name="Picture"/>
+                          <pic:cNvPr id="1796087343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910235324" name="Picture">
+                  <wp:docPr id="829307819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910235324" name="Picture"/>
+                          <pic:cNvPr id="829307819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692658899" name="Picture">
+                  <wp:docPr id="608744656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692658899" name="Picture"/>
+                          <pic:cNvPr id="608744656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890325507" name="Picture">
+                  <wp:docPr id="384469092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890325507" name="Picture"/>
+                          <pic:cNvPr id="384469092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379066123" name="Picture">
+                  <wp:docPr id="632324460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379066123" name="Picture"/>
+                          <pic:cNvPr id="632324460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657250421" name="Picture">
+                  <wp:docPr id="127492772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657250421" name="Picture"/>
+                          <pic:cNvPr id="127492772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309622389" name="Picture">
+                        <wp:docPr id="39788994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309622389" name="Picture"/>
+                                <pic:cNvPr id="39788994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948562770" name="Picture">
+                        <wp:docPr id="274010160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948562770" name="Picture"/>
+                                <pic:cNvPr id="274010160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075601227" name="Picture">
+                  <wp:docPr id="1811903177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075601227" name="Picture"/>
+                          <pic:cNvPr id="1811903177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870721736" name="Picture">
+                  <wp:docPr id="1491573393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870721736" name="Picture"/>
+                          <pic:cNvPr id="1491573393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511819534" name="Picture">
+                  <wp:docPr id="452509407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511819534" name="Picture"/>
+                          <pic:cNvPr id="452509407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693296781" name="Picture">
+                  <wp:docPr id="204701413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693296781" name="Picture"/>
+                          <pic:cNvPr id="204701413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427453419" name="Picture">
+                  <wp:docPr id="115585382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427453419" name="Picture"/>
+                          <pic:cNvPr id="115585382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619123851" name="Picture">
+                  <wp:docPr id="118362083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619123851" name="Picture"/>
+                          <pic:cNvPr id="118362083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865228459" name="Picture">
+                        <wp:docPr id="837964661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865228459" name="Picture"/>
+                                <pic:cNvPr id="837964661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765658374" name="Picture">
+                  <wp:docPr id="137518128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765658374" name="Picture"/>
+                          <pic:cNvPr id="137518128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246701936" name="Picture">
+                  <wp:docPr id="1428608745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246701936" name="Picture"/>
+                          <pic:cNvPr id="1428608745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044098306" name="Picture">
+                  <wp:docPr id="2131719543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044098306" name="Picture"/>
+                          <pic:cNvPr id="2131719543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090832536" name="Picture">
+                  <wp:docPr id="753052513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090832536" name="Picture"/>
+                          <pic:cNvPr id="753052513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680903638" name="Picture">
+                  <wp:docPr id="1811318634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680903638" name="Picture"/>
+                          <pic:cNvPr id="1811318634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865621546" name="Picture">
+                  <wp:docPr id="1537335832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865621546" name="Picture"/>
+                          <pic:cNvPr id="1537335832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314100330" name="Picture">
+                        <wp:docPr id="647035348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314100330" name="Picture"/>
+                                <pic:cNvPr id="647035348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38753,57 +38753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561215673" name="Picture">
+                  <wp:docPr id="1766012632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561215673" name="Picture"/>
+                          <pic:cNvPr id="1766012632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38842,57 +38842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568719856" name="Picture">
+                  <wp:docPr id="649341050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568719856" name="Picture"/>
+                          <pic:cNvPr id="649341050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942477154" name="Picture">
+                  <wp:docPr id="130755361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942477154" name="Picture"/>
+                          <pic:cNvPr id="130755361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627723527" name="Picture">
+                  <wp:docPr id="417195414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627723527" name="Picture"/>
+                          <pic:cNvPr id="417195414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371593796" name="Picture">
+                  <wp:docPr id="342036337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371593796" name="Picture"/>
+                          <pic:cNvPr id="342036337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182981810" name="Picture">
+                  <wp:docPr id="1009437240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182981810" name="Picture"/>
+                          <pic:cNvPr id="1009437240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43107,57 +43107,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236127072" name="Picture">
+                        <wp:docPr id="720989092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236127072" name="Picture"/>
+                                <pic:cNvPr id="720989092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44328,57 +44328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428539305" name="Picture">
+                  <wp:docPr id="1080561609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428539305" name="Picture"/>
+                          <pic:cNvPr id="1080561609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814880666" name="Picture">
+                  <wp:docPr id="33993109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814880666" name="Picture"/>
+                          <pic:cNvPr id="33993109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44813,57 +44813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628580237" name="Picture">
+                  <wp:docPr id="491556231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628580237" name="Picture"/>
+                          <pic:cNvPr id="491556231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>