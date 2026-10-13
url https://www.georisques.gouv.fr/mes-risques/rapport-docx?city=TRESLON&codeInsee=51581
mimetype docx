--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228787468" name="Picture">
+                  <wp:docPr id="22957036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228787468" name="Picture"/>
+                          <pic:cNvPr id="22957036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877690192" name="Picture">
+                  <wp:docPr id="587474270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877690192" name="Picture"/>
+                          <pic:cNvPr id="587474270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128896588" name="Picture">
+                        <wp:docPr id="333552673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128896588" name="Picture"/>
+                                <pic:cNvPr id="333552673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001337000" name="Picture">
+                  <wp:docPr id="1783255464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001337000" name="Picture"/>
+                          <pic:cNvPr id="1783255464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425711133" name="Picture">
+                  <wp:docPr id="977410221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425711133" name="Picture"/>
+                          <pic:cNvPr id="977410221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683814283" name="Picture">
+                  <wp:docPr id="1970224856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683814283" name="Picture"/>
+                          <pic:cNvPr id="1970224856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781979181" name="Picture">
+                  <wp:docPr id="2043101707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781979181" name="Picture"/>
+                          <pic:cNvPr id="2043101707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652340555" name="Picture">
+                  <wp:docPr id="570476024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652340555" name="Picture"/>
+                          <pic:cNvPr id="570476024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359545839" name="Picture">
+                        <wp:docPr id="508313504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359545839" name="Picture"/>
+                                <pic:cNvPr id="508313504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283937823" name="Picture">
+                        <wp:docPr id="793494210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283937823" name="Picture"/>
+                                <pic:cNvPr id="793494210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827454151" name="Picture">
+                        <wp:docPr id="1590358353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827454151" name="Picture"/>
+                                <pic:cNvPr id="1590358353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254263043" name="Picture">
+                        <wp:docPr id="1500971721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254263043" name="Picture"/>
+                                <pic:cNvPr id="1500971721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735654272" name="Picture">
+                        <wp:docPr id="1069946952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735654272" name="Picture"/>
+                                <pic:cNvPr id="1069946952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542231076" name="Picture">
+                        <wp:docPr id="1905719839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542231076" name="Picture"/>
+                                <pic:cNvPr id="1905719839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310127944" name="Picture">
+                        <wp:docPr id="279999744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310127944" name="Picture"/>
+                                <pic:cNvPr id="279999744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507240416" name="Picture">
+                        <wp:docPr id="2075639578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507240416" name="Picture"/>
+                                <pic:cNvPr id="2075639578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547528142" name="Picture">
+                        <wp:docPr id="53339027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547528142" name="Picture"/>
+                                <pic:cNvPr id="53339027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973266951" name="Picture">
+                        <wp:docPr id="1812019417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973266951" name="Picture"/>
+                                <pic:cNvPr id="1812019417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107349286" name="Picture">
+                        <wp:docPr id="1545072123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107349286" name="Picture"/>
+                                <pic:cNvPr id="1545072123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047551899" name="Picture">
+                        <wp:docPr id="30177168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047551899" name="Picture"/>
+                                <pic:cNvPr id="30177168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418140368" name="Picture">
+                        <wp:docPr id="326053939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418140368" name="Picture"/>
+                                <pic:cNvPr id="326053939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561567685" name="Picture">
+                        <wp:docPr id="630435363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561567685" name="Picture"/>
+                                <pic:cNvPr id="630435363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773395096" name="Picture">
+                        <wp:docPr id="1747823121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773395096" name="Picture"/>
+                                <pic:cNvPr id="1747823121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005687183" name="Picture">
+                  <wp:docPr id="426329666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005687183" name="Picture"/>
+                          <pic:cNvPr id="426329666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723289559" name="Picture">
+                  <wp:docPr id="74202494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723289559" name="Picture"/>
+                          <pic:cNvPr id="74202494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043792759" name="Picture">
+                  <wp:docPr id="506417872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043792759" name="Picture"/>
+                          <pic:cNvPr id="506417872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61986339" name="Picture">
+                  <wp:docPr id="650318192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61986339" name="Picture"/>
+                          <pic:cNvPr id="650318192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509276984" name="Picture">
+                  <wp:docPr id="1942374246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509276984" name="Picture"/>
+                          <pic:cNvPr id="1942374246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590970278" name="Picture">
+                  <wp:docPr id="842297648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590970278" name="Picture"/>
+                          <pic:cNvPr id="842297648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299582002" name="Picture">
+                        <wp:docPr id="977262238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299582002" name="Picture"/>
+                                <pic:cNvPr id="977262238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487260016" name="Picture">
+                  <wp:docPr id="1234569556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487260016" name="Picture"/>
+                          <pic:cNvPr id="1234569556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005292395" name="Picture">
+                  <wp:docPr id="1864506471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005292395" name="Picture"/>
+                          <pic:cNvPr id="1864506471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894421750" name="Picture">
+                  <wp:docPr id="728607803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894421750" name="Picture"/>
+                          <pic:cNvPr id="728607803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861525469" name="Picture">
+                  <wp:docPr id="1149576179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861525469" name="Picture"/>
+                          <pic:cNvPr id="1149576179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879837191" name="Picture">
+                  <wp:docPr id="726857633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879837191" name="Picture"/>
+                          <pic:cNvPr id="726857633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259075885" name="Picture">
+                  <wp:docPr id="1124415673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259075885" name="Picture"/>
+                          <pic:cNvPr id="1124415673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294717004" name="Picture">
+                        <wp:docPr id="242237686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294717004" name="Picture"/>
+                                <pic:cNvPr id="242237686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096408549" name="Picture">
+                  <wp:docPr id="578156878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096408549" name="Picture"/>
+                          <pic:cNvPr id="578156878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094551677" name="Picture">
+                  <wp:docPr id="395643983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094551677" name="Picture"/>
+                          <pic:cNvPr id="395643983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550986664" name="Picture">
+                  <wp:docPr id="620181472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550986664" name="Picture"/>
+                          <pic:cNvPr id="620181472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617741830" name="Picture">
+                  <wp:docPr id="1063870237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617741830" name="Picture"/>
+                          <pic:cNvPr id="1063870237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021175529" name="Picture">
+                  <wp:docPr id="108720533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021175529" name="Picture"/>
+                          <pic:cNvPr id="108720533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774217670" name="Picture">
+                  <wp:docPr id="1586565659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774217670" name="Picture"/>
+                          <pic:cNvPr id="1586565659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29617,51 +29617,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540565083" name="Picture">
+                        <wp:docPr id="639913077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540565083" name="Picture"/>
+                                <pic:cNvPr id="639913077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30175,51 +30175,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30245,52 +30245,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
-                    <w:br/>
-                    <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Glissement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -31453,51 +31451,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1220"/>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32120,57 +32118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192592627" name="Picture">
+                  <wp:docPr id="2093485971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192592627" name="Picture"/>
+                          <pic:cNvPr id="2093485971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308280237" name="Picture">
+                  <wp:docPr id="524953563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308280237" name="Picture"/>
+                          <pic:cNvPr id="524953563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895277883" name="Picture">
+                  <wp:docPr id="462002083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895277883" name="Picture"/>
+                          <pic:cNvPr id="462002083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996050964" name="Picture">
+                  <wp:docPr id="1708835773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996050964" name="Picture"/>
+                          <pic:cNvPr id="1708835773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454476865" name="Picture">
+                  <wp:docPr id="727733282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454476865" name="Picture"/>
+                          <pic:cNvPr id="727733282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455227345" name="Picture">
+                  <wp:docPr id="2080631394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455227345" name="Picture"/>
+                          <pic:cNvPr id="2080631394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35691,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431056276" name="Picture">
+                  <wp:docPr id="1699077752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431056276" name="Picture"/>
+                          <pic:cNvPr id="1699077752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954721214" name="Picture">
+                  <wp:docPr id="569087964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954721214" name="Picture"/>
+                          <pic:cNvPr id="569087964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682747651" name="Picture">
+                  <wp:docPr id="984166035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682747651" name="Picture"/>
+                          <pic:cNvPr id="984166035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38314,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124792508" name="Picture">
+                        <wp:docPr id="483569264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124792508" name="Picture"/>
+                                <pic:cNvPr id="483569264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104154104" name="Picture">
+                  <wp:docPr id="1870452431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104154104" name="Picture"/>
+                          <pic:cNvPr id="1870452431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328842496" name="Picture">
+                  <wp:docPr id="552202798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328842496" name="Picture"/>
+                          <pic:cNvPr id="552202798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282524415" name="Picture">
+                  <wp:docPr id="1052193960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282524415" name="Picture"/>
+                          <pic:cNvPr id="1052193960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41406,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542595273" name="Picture">
+                  <wp:docPr id="476714855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542595273" name="Picture"/>
+                          <pic:cNvPr id="476714855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38421607" name="Picture">
+                  <wp:docPr id="1749369916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38421607" name="Picture"/>
+                          <pic:cNvPr id="1749369916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706914893" name="Picture">
+                  <wp:docPr id="1188127228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706914893" name="Picture"/>
+                          <pic:cNvPr id="1188127228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44029,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013961839" name="Picture">
+                        <wp:docPr id="2031099760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013961839" name="Picture"/>
+                                <pic:cNvPr id="2031099760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405395627" name="Picture">
+                  <wp:docPr id="466153395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405395627" name="Picture"/>
+                          <pic:cNvPr id="466153395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203797769" name="Picture">
+                  <wp:docPr id="1481007663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203797769" name="Picture"/>
+                          <pic:cNvPr id="1481007663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646815071" name="Picture">
+                  <wp:docPr id="1909970531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646815071" name="Picture"/>
+                          <pic:cNvPr id="1909970531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745984587" name="Picture">
+                  <wp:docPr id="136765626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745984587" name="Picture"/>
+                          <pic:cNvPr id="136765626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745381495" name="Picture">
+                  <wp:docPr id="1662692491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745381495" name="Picture"/>
+                          <pic:cNvPr id="1662692491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224269882" name="Picture">
+                  <wp:docPr id="749800005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224269882" name="Picture"/>
+                          <pic:cNvPr id="749800005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>