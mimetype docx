--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943759116" name="Picture">
+                  <wp:docPr id="511401575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943759116" name="Picture"/>
+                          <pic:cNvPr id="511401575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014875766" name="Picture">
+                  <wp:docPr id="541494824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014875766" name="Picture"/>
+                          <pic:cNvPr id="541494824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69905194" name="Picture">
+                        <wp:docPr id="990959294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69905194" name="Picture"/>
+                                <pic:cNvPr id="990959294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402391596" name="Picture">
+                  <wp:docPr id="229396539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402391596" name="Picture"/>
+                          <pic:cNvPr id="229396539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152371358" name="Picture">
+                  <wp:docPr id="1013717969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152371358" name="Picture"/>
+                          <pic:cNvPr id="1013717969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734348368" name="Picture">
+                  <wp:docPr id="369979698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734348368" name="Picture"/>
+                          <pic:cNvPr id="369979698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138110807" name="Picture">
+                  <wp:docPr id="650091603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138110807" name="Picture"/>
+                          <pic:cNvPr id="650091603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055719862" name="Picture">
+                  <wp:docPr id="1676124808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055719862" name="Picture"/>
+                          <pic:cNvPr id="1676124808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596520505" name="Picture">
+                        <wp:docPr id="698696340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596520505" name="Picture"/>
+                                <pic:cNvPr id="698696340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988289253" name="Picture">
+                        <wp:docPr id="2049122092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988289253" name="Picture"/>
+                                <pic:cNvPr id="2049122092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967329740" name="Picture">
+                        <wp:docPr id="595950752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967329740" name="Picture"/>
+                                <pic:cNvPr id="595950752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033088782" name="Picture">
+                        <wp:docPr id="1907478198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033088782" name="Picture"/>
+                                <pic:cNvPr id="1907478198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884689716" name="Picture">
+                        <wp:docPr id="1603360203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884689716" name="Picture"/>
+                                <pic:cNvPr id="1603360203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351061293" name="Picture">
+                        <wp:docPr id="2077533214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351061293" name="Picture"/>
+                                <pic:cNvPr id="2077533214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479223976" name="Picture">
+                        <wp:docPr id="2046737299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479223976" name="Picture"/>
+                                <pic:cNvPr id="2046737299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99706350" name="Picture">
+                        <wp:docPr id="120382413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99706350" name="Picture"/>
+                                <pic:cNvPr id="120382413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194457422" name="Picture">
+                        <wp:docPr id="516479953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194457422" name="Picture"/>
+                                <pic:cNvPr id="516479953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405463809" name="Picture">
+                        <wp:docPr id="1610245419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405463809" name="Picture"/>
+                                <pic:cNvPr id="1610245419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782787391" name="Picture">
+                        <wp:docPr id="1244138747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782787391" name="Picture"/>
+                                <pic:cNvPr id="1244138747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858115130" name="Picture">
+                        <wp:docPr id="58857105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858115130" name="Picture"/>
+                                <pic:cNvPr id="58857105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996463149" name="Picture">
+                        <wp:docPr id="1812125586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996463149" name="Picture"/>
+                                <pic:cNvPr id="1812125586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696096392" name="Picture">
+                        <wp:docPr id="504659549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696096392" name="Picture"/>
+                                <pic:cNvPr id="504659549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209124467" name="Picture">
+                        <wp:docPr id="935439712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209124467" name="Picture"/>
+                                <pic:cNvPr id="935439712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535707791" name="Picture">
+                        <wp:docPr id="1396237589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535707791" name="Picture"/>
+                                <pic:cNvPr id="1396237589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332587754" name="Picture">
+                        <wp:docPr id="485560382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332587754" name="Picture"/>
+                                <pic:cNvPr id="485560382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300108425" name="Picture">
+                        <wp:docPr id="883195955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300108425" name="Picture"/>
+                                <pic:cNvPr id="883195955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446928091" name="Picture">
+                  <wp:docPr id="895379542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446928091" name="Picture"/>
+                          <pic:cNvPr id="895379542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344583260" name="Picture">
+                  <wp:docPr id="761434688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344583260" name="Picture"/>
+                          <pic:cNvPr id="761434688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149576928" name="Picture">
+                  <wp:docPr id="1087381757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149576928" name="Picture"/>
+                          <pic:cNvPr id="1087381757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109310028" name="Picture">
+                  <wp:docPr id="1567467597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109310028" name="Picture"/>
+                          <pic:cNvPr id="1567467597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488702570" name="Picture">
+                  <wp:docPr id="970334506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488702570" name="Picture"/>
+                          <pic:cNvPr id="970334506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801253907" name="Picture">
+                  <wp:docPr id="1723127774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801253907" name="Picture"/>
+                          <pic:cNvPr id="1723127774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488349127" name="Picture">
+                        <wp:docPr id="1417745170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488349127" name="Picture"/>
+                                <pic:cNvPr id="1417745170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352083177" name="Picture">
+                  <wp:docPr id="1165464834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352083177" name="Picture"/>
+                          <pic:cNvPr id="1165464834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027420854" name="Picture">
+                  <wp:docPr id="641623780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027420854" name="Picture"/>
+                          <pic:cNvPr id="641623780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330576948" name="Picture">
+                  <wp:docPr id="2054940850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330576948" name="Picture"/>
+                          <pic:cNvPr id="2054940850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364838228" name="Picture">
+                  <wp:docPr id="1312287354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364838228" name="Picture"/>
+                          <pic:cNvPr id="1312287354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512946689" name="Picture">
+                  <wp:docPr id="2117000747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512946689" name="Picture"/>
+                          <pic:cNvPr id="2117000747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364892360" name="Picture">
+                  <wp:docPr id="1012713655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364892360" name="Picture"/>
+                          <pic:cNvPr id="1012713655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878052288" name="Picture">
+                        <wp:docPr id="1078857630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878052288" name="Picture"/>
+                                <pic:cNvPr id="1078857630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439255025" name="Picture">
+                        <wp:docPr id="1944879673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439255025" name="Picture"/>
+                                <pic:cNvPr id="1944879673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010700357" name="Picture">
+                  <wp:docPr id="1131303205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010700357" name="Picture"/>
+                          <pic:cNvPr id="1131303205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218848893" name="Picture">
+                  <wp:docPr id="77730159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218848893" name="Picture"/>
+                          <pic:cNvPr id="77730159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759855401" name="Picture">
+                  <wp:docPr id="1179267362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759855401" name="Picture"/>
+                          <pic:cNvPr id="1179267362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085908548" name="Picture">
+                  <wp:docPr id="916368599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085908548" name="Picture"/>
+                          <pic:cNvPr id="916368599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202351438" name="Picture">
+                  <wp:docPr id="1458505858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202351438" name="Picture"/>
+                          <pic:cNvPr id="1458505858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719785162" name="Picture">
+                  <wp:docPr id="738911246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719785162" name="Picture"/>
+                          <pic:cNvPr id="738911246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828077803" name="Picture">
+                        <wp:docPr id="1812371545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828077803" name="Picture"/>
+                                <pic:cNvPr id="1812371545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120581347" name="Picture">
+                  <wp:docPr id="391588675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120581347" name="Picture"/>
+                          <pic:cNvPr id="391588675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004270515" name="Picture">
+                  <wp:docPr id="1865436230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004270515" name="Picture"/>
+                          <pic:cNvPr id="1865436230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183082860" name="Picture">
+                  <wp:docPr id="881911482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183082860" name="Picture"/>
+                          <pic:cNvPr id="881911482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126154443" name="Picture">
+                  <wp:docPr id="321135884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126154443" name="Picture"/>
+                          <pic:cNvPr id="321135884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282686222" name="Picture">
+                  <wp:docPr id="741287921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282686222" name="Picture"/>
+                          <pic:cNvPr id="741287921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048931622" name="Picture">
+                  <wp:docPr id="1049256283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048931622" name="Picture"/>
+                          <pic:cNvPr id="1049256283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096921146" name="Picture">
+                        <wp:docPr id="454607079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096921146" name="Picture"/>
+                                <pic:cNvPr id="454607079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119466884" name="Picture">
+                  <wp:docPr id="1995831910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119466884" name="Picture"/>
+                          <pic:cNvPr id="1995831910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963294730" name="Picture">
+                  <wp:docPr id="1675693077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963294730" name="Picture"/>
+                          <pic:cNvPr id="1675693077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684795477" name="Picture">
+                  <wp:docPr id="165772669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684795477" name="Picture"/>
+                          <pic:cNvPr id="165772669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354453036" name="Picture">
+                  <wp:docPr id="739235040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354453036" name="Picture"/>
+                          <pic:cNvPr id="739235040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768183586" name="Picture">
+                  <wp:docPr id="67224322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768183586" name="Picture"/>
+                          <pic:cNvPr id="67224322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092957510" name="Picture">
+                  <wp:docPr id="1286396146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092957510" name="Picture"/>
+                          <pic:cNvPr id="1286396146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841279503" name="Picture">
+                  <wp:docPr id="1250112416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841279503" name="Picture"/>
+                          <pic:cNvPr id="1250112416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853437233" name="Picture">
+                  <wp:docPr id="1623329098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853437233" name="Picture"/>
+                          <pic:cNvPr id="1623329098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309960320" name="Picture">
+                  <wp:docPr id="1579080783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309960320" name="Picture"/>
+                          <pic:cNvPr id="1579080783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106568699" name="Picture">
+                  <wp:docPr id="271953921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106568699" name="Picture"/>
+                          <pic:cNvPr id="271953921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335696514" name="Picture">
+                  <wp:docPr id="1013170688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335696514" name="Picture"/>
+                          <pic:cNvPr id="1013170688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496028316" name="Picture">
+                  <wp:docPr id="581437123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496028316" name="Picture"/>
+                          <pic:cNvPr id="581437123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668353715" name="Picture">
+                  <wp:docPr id="179105891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668353715" name="Picture"/>
+                          <pic:cNvPr id="179105891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394010838" name="Picture">
+                  <wp:docPr id="569713971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394010838" name="Picture"/>
+                          <pic:cNvPr id="569713971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973541606" name="Picture">
+                  <wp:docPr id="207803371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973541606" name="Picture"/>
+                          <pic:cNvPr id="207803371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>