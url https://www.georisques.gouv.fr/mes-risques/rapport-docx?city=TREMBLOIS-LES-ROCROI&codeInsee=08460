--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227603009" name="Picture">
+                  <wp:docPr id="1331724191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227603009" name="Picture"/>
+                          <pic:cNvPr id="1331724191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086670719" name="Picture">
+                  <wp:docPr id="1803590036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086670719" name="Picture"/>
+                          <pic:cNvPr id="1803590036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348333042" name="Picture">
+                        <wp:docPr id="1907520430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348333042" name="Picture"/>
+                                <pic:cNvPr id="1907520430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752437520" name="Picture">
+                  <wp:docPr id="2003500930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752437520" name="Picture"/>
+                          <pic:cNvPr id="2003500930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684084157" name="Picture">
+                  <wp:docPr id="579401073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684084157" name="Picture"/>
+                          <pic:cNvPr id="579401073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154217991" name="Picture">
+                  <wp:docPr id="1711099636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154217991" name="Picture"/>
+                          <pic:cNvPr id="1711099636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409762318" name="Picture">
+                  <wp:docPr id="1466505737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409762318" name="Picture"/>
+                          <pic:cNvPr id="1466505737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723047532" name="Picture">
+                  <wp:docPr id="349593227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723047532" name="Picture"/>
+                          <pic:cNvPr id="349593227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222898955" name="Picture">
+                        <wp:docPr id="734353534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222898955" name="Picture"/>
+                                <pic:cNvPr id="734353534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956157477" name="Picture">
+                        <wp:docPr id="459308723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956157477" name="Picture"/>
+                                <pic:cNvPr id="459308723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139862969" name="Picture">
+                        <wp:docPr id="880641654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139862969" name="Picture"/>
+                                <pic:cNvPr id="880641654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307459028" name="Picture">
+                        <wp:docPr id="1025021452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307459028" name="Picture"/>
+                                <pic:cNvPr id="1025021452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329374607" name="Picture">
+                        <wp:docPr id="505855514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329374607" name="Picture"/>
+                                <pic:cNvPr id="505855514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260550093" name="Picture">
+                        <wp:docPr id="2067345762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260550093" name="Picture"/>
+                                <pic:cNvPr id="2067345762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763026814" name="Picture">
+                        <wp:docPr id="1551890091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763026814" name="Picture"/>
+                                <pic:cNvPr id="1551890091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978409467" name="Picture">
+                        <wp:docPr id="119486151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978409467" name="Picture"/>
+                                <pic:cNvPr id="119486151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748348817" name="Picture">
+                        <wp:docPr id="1262420694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748348817" name="Picture"/>
+                                <pic:cNvPr id="1262420694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304581629" name="Picture">
+                        <wp:docPr id="1851782191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304581629" name="Picture"/>
+                                <pic:cNvPr id="1851782191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072264011" name="Picture">
+                        <wp:docPr id="1190254674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072264011" name="Picture"/>
+                                <pic:cNvPr id="1190254674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964842937" name="Picture">
+                        <wp:docPr id="2091593291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964842937" name="Picture"/>
+                                <pic:cNvPr id="2091593291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143189887" name="Picture">
+                        <wp:docPr id="2070941745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143189887" name="Picture"/>
+                                <pic:cNvPr id="2070941745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349922471" name="Picture">
+                        <wp:docPr id="376585056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349922471" name="Picture"/>
+                                <pic:cNvPr id="376585056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502916726" name="Picture">
+                        <wp:docPr id="1556235153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502916726" name="Picture"/>
+                                <pic:cNvPr id="1556235153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649202180" name="Picture">
+                  <wp:docPr id="1459255758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649202180" name="Picture"/>
+                          <pic:cNvPr id="1459255758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76831891" name="Picture">
+                  <wp:docPr id="599020635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76831891" name="Picture"/>
+                          <pic:cNvPr id="599020635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532490815" name="Picture">
+                  <wp:docPr id="1387610325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532490815" name="Picture"/>
+                          <pic:cNvPr id="1387610325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094493664" name="Picture">
+                  <wp:docPr id="2095814654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094493664" name="Picture"/>
+                          <pic:cNvPr id="2095814654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708970712" name="Picture">
+                  <wp:docPr id="821736834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708970712" name="Picture"/>
+                          <pic:cNvPr id="821736834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041306626" name="Picture">
+                  <wp:docPr id="617750571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041306626" name="Picture"/>
+                          <pic:cNvPr id="617750571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233718340" name="Picture">
+                        <wp:docPr id="1997327421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233718340" name="Picture"/>
+                                <pic:cNvPr id="1997327421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319377392" name="Picture">
+                  <wp:docPr id="2009544084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319377392" name="Picture"/>
+                          <pic:cNvPr id="2009544084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040893025" name="Picture">
+                  <wp:docPr id="1416437071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040893025" name="Picture"/>
+                          <pic:cNvPr id="1416437071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099517318" name="Picture">
+                  <wp:docPr id="1158766299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099517318" name="Picture"/>
+                          <pic:cNvPr id="1158766299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401506232" name="Picture">
+                  <wp:docPr id="844894242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401506232" name="Picture"/>
+                          <pic:cNvPr id="844894242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050940636" name="Picture">
+                  <wp:docPr id="428862187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050940636" name="Picture"/>
+                          <pic:cNvPr id="428862187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328779179" name="Picture">
+                  <wp:docPr id="797083554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328779179" name="Picture"/>
+                          <pic:cNvPr id="797083554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565992605" name="Picture">
+                        <wp:docPr id="1254130159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565992605" name="Picture"/>
+                                <pic:cNvPr id="1254130159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333913679" name="Picture">
+                        <wp:docPr id="1529703196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333913679" name="Picture"/>
+                                <pic:cNvPr id="1529703196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002825568" name="Picture">
+                  <wp:docPr id="363611759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002825568" name="Picture"/>
+                          <pic:cNvPr id="363611759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56894803" name="Picture">
+                  <wp:docPr id="911414414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56894803" name="Picture"/>
+                          <pic:cNvPr id="911414414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971693740" name="Picture">
+                  <wp:docPr id="679370627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971693740" name="Picture"/>
+                          <pic:cNvPr id="679370627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447337590" name="Picture">
+                  <wp:docPr id="1586241957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447337590" name="Picture"/>
+                          <pic:cNvPr id="1586241957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991417961" name="Picture">
+                  <wp:docPr id="900822508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991417961" name="Picture"/>
+                          <pic:cNvPr id="900822508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920844438" name="Picture">
+                  <wp:docPr id="1917196348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920844438" name="Picture"/>
+                          <pic:cNvPr id="1917196348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715481914" name="Picture">
+                        <wp:docPr id="1976790978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715481914" name="Picture"/>
+                                <pic:cNvPr id="1976790978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911240586" name="Picture">
+                  <wp:docPr id="924192444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911240586" name="Picture"/>
+                          <pic:cNvPr id="924192444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530411853" name="Picture">
+                  <wp:docPr id="1272997798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530411853" name="Picture"/>
+                          <pic:cNvPr id="1272997798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630720087" name="Picture">
+                  <wp:docPr id="1786752777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630720087" name="Picture"/>
+                          <pic:cNvPr id="1786752777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650001981" name="Picture">
+                  <wp:docPr id="989927163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650001981" name="Picture"/>
+                          <pic:cNvPr id="989927163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238610698" name="Picture">
+                  <wp:docPr id="1865950436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238610698" name="Picture"/>
+                          <pic:cNvPr id="1865950436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50183054" name="Picture">
+                  <wp:docPr id="2097712803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50183054" name="Picture"/>
+                          <pic:cNvPr id="2097712803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989985124" name="Picture">
+                        <wp:docPr id="853892639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989985124" name="Picture"/>
+                                <pic:cNvPr id="853892639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490178654" name="Picture">
+                  <wp:docPr id="796528759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490178654" name="Picture"/>
+                          <pic:cNvPr id="796528759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228654975" name="Picture">
+                  <wp:docPr id="930588193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228654975" name="Picture"/>
+                          <pic:cNvPr id="930588193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96838814" name="Picture">
+                  <wp:docPr id="827038138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96838814" name="Picture"/>
+                          <pic:cNvPr id="827038138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597838297" name="Picture">
+                  <wp:docPr id="1258452348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597838297" name="Picture"/>
+                          <pic:cNvPr id="1258452348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137181330" name="Picture">
+                  <wp:docPr id="1166822484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137181330" name="Picture"/>
+                          <pic:cNvPr id="1166822484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881084363" name="Picture">
+                  <wp:docPr id="700049284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881084363" name="Picture"/>
+                          <pic:cNvPr id="700049284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146383651" name="Picture">
+                  <wp:docPr id="1980713766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146383651" name="Picture"/>
+                          <pic:cNvPr id="1980713766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678429602" name="Picture">
+                  <wp:docPr id="405832264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678429602" name="Picture"/>
+                          <pic:cNvPr id="405832264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210290480" name="Picture">
+                  <wp:docPr id="172625093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210290480" name="Picture"/>
+                          <pic:cNvPr id="172625093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>