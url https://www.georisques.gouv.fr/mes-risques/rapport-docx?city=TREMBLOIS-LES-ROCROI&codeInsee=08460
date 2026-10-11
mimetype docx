--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331724191" name="Picture">
+                  <wp:docPr id="1185897177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331724191" name="Picture"/>
+                          <pic:cNvPr id="1185897177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803590036" name="Picture">
+                  <wp:docPr id="1964857234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803590036" name="Picture"/>
+                          <pic:cNvPr id="1964857234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907520430" name="Picture">
+                        <wp:docPr id="1914492392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907520430" name="Picture"/>
+                                <pic:cNvPr id="1914492392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003500930" name="Picture">
+                  <wp:docPr id="139709201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003500930" name="Picture"/>
+                          <pic:cNvPr id="139709201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579401073" name="Picture">
+                  <wp:docPr id="1337169908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579401073" name="Picture"/>
+                          <pic:cNvPr id="1337169908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711099636" name="Picture">
+                  <wp:docPr id="188423958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711099636" name="Picture"/>
+                          <pic:cNvPr id="188423958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466505737" name="Picture">
+                  <wp:docPr id="392809804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466505737" name="Picture"/>
+                          <pic:cNvPr id="392809804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349593227" name="Picture">
+                  <wp:docPr id="434649820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349593227" name="Picture"/>
+                          <pic:cNvPr id="434649820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734353534" name="Picture">
+                        <wp:docPr id="1799531066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734353534" name="Picture"/>
+                                <pic:cNvPr id="1799531066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459308723" name="Picture">
+                        <wp:docPr id="1195448483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459308723" name="Picture"/>
+                                <pic:cNvPr id="1195448483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880641654" name="Picture">
+                        <wp:docPr id="206160628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880641654" name="Picture"/>
+                                <pic:cNvPr id="206160628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025021452" name="Picture">
+                        <wp:docPr id="36238269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025021452" name="Picture"/>
+                                <pic:cNvPr id="36238269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505855514" name="Picture">
+                        <wp:docPr id="1757973652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505855514" name="Picture"/>
+                                <pic:cNvPr id="1757973652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067345762" name="Picture">
+                        <wp:docPr id="351780586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067345762" name="Picture"/>
+                                <pic:cNvPr id="351780586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551890091" name="Picture">
+                        <wp:docPr id="299656810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551890091" name="Picture"/>
+                                <pic:cNvPr id="299656810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119486151" name="Picture">
+                        <wp:docPr id="1037503620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119486151" name="Picture"/>
+                                <pic:cNvPr id="1037503620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262420694" name="Picture">
+                        <wp:docPr id="1208593984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262420694" name="Picture"/>
+                                <pic:cNvPr id="1208593984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851782191" name="Picture">
+                        <wp:docPr id="1172344995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851782191" name="Picture"/>
+                                <pic:cNvPr id="1172344995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190254674" name="Picture">
+                        <wp:docPr id="1574150597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190254674" name="Picture"/>
+                                <pic:cNvPr id="1574150597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091593291" name="Picture">
+                        <wp:docPr id="1282394454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091593291" name="Picture"/>
+                                <pic:cNvPr id="1282394454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070941745" name="Picture">
+                        <wp:docPr id="656902535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070941745" name="Picture"/>
+                                <pic:cNvPr id="656902535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376585056" name="Picture">
+                        <wp:docPr id="1786622907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376585056" name="Picture"/>
+                                <pic:cNvPr id="1786622907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556235153" name="Picture">
+                        <wp:docPr id="451438650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556235153" name="Picture"/>
+                                <pic:cNvPr id="451438650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459255758" name="Picture">
+                  <wp:docPr id="1434539425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459255758" name="Picture"/>
+                          <pic:cNvPr id="1434539425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599020635" name="Picture">
+                  <wp:docPr id="1265919342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599020635" name="Picture"/>
+                          <pic:cNvPr id="1265919342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387610325" name="Picture">
+                  <wp:docPr id="925612863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387610325" name="Picture"/>
+                          <pic:cNvPr id="925612863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095814654" name="Picture">
+                  <wp:docPr id="852337840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095814654" name="Picture"/>
+                          <pic:cNvPr id="852337840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821736834" name="Picture">
+                  <wp:docPr id="2113020954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821736834" name="Picture"/>
+                          <pic:cNvPr id="2113020954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617750571" name="Picture">
+                  <wp:docPr id="2065242583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617750571" name="Picture"/>
+                          <pic:cNvPr id="2065242583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997327421" name="Picture">
+                        <wp:docPr id="482953260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997327421" name="Picture"/>
+                                <pic:cNvPr id="482953260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009544084" name="Picture">
+                  <wp:docPr id="211842975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009544084" name="Picture"/>
+                          <pic:cNvPr id="211842975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416437071" name="Picture">
+                  <wp:docPr id="1177011630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416437071" name="Picture"/>
+                          <pic:cNvPr id="1177011630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158766299" name="Picture">
+                  <wp:docPr id="284786030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158766299" name="Picture"/>
+                          <pic:cNvPr id="284786030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844894242" name="Picture">
+                  <wp:docPr id="1450376247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844894242" name="Picture"/>
+                          <pic:cNvPr id="1450376247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428862187" name="Picture">
+                  <wp:docPr id="1859736521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428862187" name="Picture"/>
+                          <pic:cNvPr id="1859736521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797083554" name="Picture">
+                  <wp:docPr id="1719523969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797083554" name="Picture"/>
+                          <pic:cNvPr id="1719523969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254130159" name="Picture">
+                        <wp:docPr id="1827492234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254130159" name="Picture"/>
+                                <pic:cNvPr id="1827492234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529703196" name="Picture">
+                        <wp:docPr id="2021970568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529703196" name="Picture"/>
+                                <pic:cNvPr id="2021970568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363611759" name="Picture">
+                  <wp:docPr id="2120461587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363611759" name="Picture"/>
+                          <pic:cNvPr id="2120461587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911414414" name="Picture">
+                  <wp:docPr id="229484329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911414414" name="Picture"/>
+                          <pic:cNvPr id="229484329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679370627" name="Picture">
+                  <wp:docPr id="209578576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679370627" name="Picture"/>
+                          <pic:cNvPr id="209578576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586241957" name="Picture">
+                  <wp:docPr id="2077709711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586241957" name="Picture"/>
+                          <pic:cNvPr id="2077709711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900822508" name="Picture">
+                  <wp:docPr id="297770781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900822508" name="Picture"/>
+                          <pic:cNvPr id="297770781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917196348" name="Picture">
+                  <wp:docPr id="1459562550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917196348" name="Picture"/>
+                          <pic:cNvPr id="1459562550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976790978" name="Picture">
+                        <wp:docPr id="1087218319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976790978" name="Picture"/>
+                                <pic:cNvPr id="1087218319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924192444" name="Picture">
+                  <wp:docPr id="1876728888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924192444" name="Picture"/>
+                          <pic:cNvPr id="1876728888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272997798" name="Picture">
+                  <wp:docPr id="2081315402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272997798" name="Picture"/>
+                          <pic:cNvPr id="2081315402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786752777" name="Picture">
+                  <wp:docPr id="722738982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786752777" name="Picture"/>
+                          <pic:cNvPr id="722738982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989927163" name="Picture">
+                  <wp:docPr id="239883686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989927163" name="Picture"/>
+                          <pic:cNvPr id="239883686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865950436" name="Picture">
+                  <wp:docPr id="229219406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865950436" name="Picture"/>
+                          <pic:cNvPr id="229219406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097712803" name="Picture">
+                  <wp:docPr id="90678947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097712803" name="Picture"/>
+                          <pic:cNvPr id="90678947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853892639" name="Picture">
+                        <wp:docPr id="1933008308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853892639" name="Picture"/>
+                                <pic:cNvPr id="1933008308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796528759" name="Picture">
+                  <wp:docPr id="1798449510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796528759" name="Picture"/>
+                          <pic:cNvPr id="1798449510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930588193" name="Picture">
+                  <wp:docPr id="572592969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930588193" name="Picture"/>
+                          <pic:cNvPr id="572592969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827038138" name="Picture">
+                  <wp:docPr id="69530373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827038138" name="Picture"/>
+                          <pic:cNvPr id="69530373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258452348" name="Picture">
+                  <wp:docPr id="1993640662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258452348" name="Picture"/>
+                          <pic:cNvPr id="1993640662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166822484" name="Picture">
+                  <wp:docPr id="551888328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166822484" name="Picture"/>
+                          <pic:cNvPr id="551888328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700049284" name="Picture">
+                  <wp:docPr id="939795967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700049284" name="Picture"/>
+                          <pic:cNvPr id="939795967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980713766" name="Picture">
+                  <wp:docPr id="1669914334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980713766" name="Picture"/>
+                          <pic:cNvPr id="1669914334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405832264" name="Picture">
+                  <wp:docPr id="1230402133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405832264" name="Picture"/>
+                          <pic:cNvPr id="1230402133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172625093" name="Picture">
+                  <wp:docPr id="1837530603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172625093" name="Picture"/>
+                          <pic:cNvPr id="1837530603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>