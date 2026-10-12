--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627693784" name="Picture">
+                  <wp:docPr id="237169465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627693784" name="Picture"/>
+                          <pic:cNvPr id="237169465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540106214" name="Picture">
+                  <wp:docPr id="1852043783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540106214" name="Picture"/>
+                          <pic:cNvPr id="1852043783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234504356" name="Picture">
+                        <wp:docPr id="561164049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234504356" name="Picture"/>
+                                <pic:cNvPr id="561164049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933579703" name="Picture">
+                  <wp:docPr id="1847981855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933579703" name="Picture"/>
+                          <pic:cNvPr id="1847981855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078958422" name="Picture">
+                  <wp:docPr id="1403647474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078958422" name="Picture"/>
+                          <pic:cNvPr id="1403647474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480845872" name="Picture">
+                  <wp:docPr id="460469013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480845872" name="Picture"/>
+                          <pic:cNvPr id="460469013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020591807" name="Picture">
+                  <wp:docPr id="741523480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020591807" name="Picture"/>
+                          <pic:cNvPr id="741523480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196849209" name="Picture">
+                  <wp:docPr id="448176303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196849209" name="Picture"/>
+                          <pic:cNvPr id="448176303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102243879" name="Picture">
+                        <wp:docPr id="1922799276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102243879" name="Picture"/>
+                                <pic:cNvPr id="1922799276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112368909" name="Picture">
+                        <wp:docPr id="906274800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112368909" name="Picture"/>
+                                <pic:cNvPr id="906274800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137668884" name="Picture">
+                        <wp:docPr id="542881203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137668884" name="Picture"/>
+                                <pic:cNvPr id="542881203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877292259" name="Picture">
+                        <wp:docPr id="1067215968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877292259" name="Picture"/>
+                                <pic:cNvPr id="1067215968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10335296" name="Picture">
+                        <wp:docPr id="1593759870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10335296" name="Picture"/>
+                                <pic:cNvPr id="1593759870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740823173" name="Picture">
+                        <wp:docPr id="509137837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740823173" name="Picture"/>
+                                <pic:cNvPr id="509137837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760565250" name="Picture">
+                        <wp:docPr id="199549847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760565250" name="Picture"/>
+                                <pic:cNvPr id="199549847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591474430" name="Picture">
+                        <wp:docPr id="1016333216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591474430" name="Picture"/>
+                                <pic:cNvPr id="1016333216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649744423" name="Picture">
+                        <wp:docPr id="689814383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649744423" name="Picture"/>
+                                <pic:cNvPr id="689814383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176938767" name="Picture">
+                        <wp:docPr id="635245363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176938767" name="Picture"/>
+                                <pic:cNvPr id="635245363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141711372" name="Picture">
+                        <wp:docPr id="620853449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141711372" name="Picture"/>
+                                <pic:cNvPr id="620853449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884709282" name="Picture">
+                        <wp:docPr id="1124350044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884709282" name="Picture"/>
+                                <pic:cNvPr id="1124350044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051177739" name="Picture">
+                        <wp:docPr id="1268008108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051177739" name="Picture"/>
+                                <pic:cNvPr id="1268008108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465558315" name="Picture">
+                        <wp:docPr id="1576919807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465558315" name="Picture"/>
+                                <pic:cNvPr id="1576919807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562380337" name="Picture">
+                        <wp:docPr id="851130477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562380337" name="Picture"/>
+                                <pic:cNvPr id="851130477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112562456" name="Picture">
+                  <wp:docPr id="53371197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112562456" name="Picture"/>
+                          <pic:cNvPr id="53371197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342811378" name="Picture">
+                  <wp:docPr id="543770440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342811378" name="Picture"/>
+                          <pic:cNvPr id="543770440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385842566" name="Picture">
+                  <wp:docPr id="1671970808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385842566" name="Picture"/>
+                          <pic:cNvPr id="1671970808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251298778" name="Picture">
+                  <wp:docPr id="1799912660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251298778" name="Picture"/>
+                          <pic:cNvPr id="1799912660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410104440" name="Picture">
+                  <wp:docPr id="1548634758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410104440" name="Picture"/>
+                          <pic:cNvPr id="1548634758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979238692" name="Picture">
+                  <wp:docPr id="120357173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979238692" name="Picture"/>
+                          <pic:cNvPr id="120357173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133981452" name="Picture">
+                        <wp:docPr id="1285488349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133981452" name="Picture"/>
+                                <pic:cNvPr id="1285488349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990592491" name="Picture">
+                        <wp:docPr id="1469021695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990592491" name="Picture"/>
+                                <pic:cNvPr id="1469021695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21749381" name="Picture">
+                  <wp:docPr id="1644376179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21749381" name="Picture"/>
+                          <pic:cNvPr id="1644376179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322703043" name="Picture">
+                  <wp:docPr id="853350690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322703043" name="Picture"/>
+                          <pic:cNvPr id="853350690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143198125" name="Picture">
+                  <wp:docPr id="504494595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143198125" name="Picture"/>
+                          <pic:cNvPr id="504494595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204869796" name="Picture">
+                  <wp:docPr id="1175590901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204869796" name="Picture"/>
+                          <pic:cNvPr id="1175590901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938860571" name="Picture">
+                  <wp:docPr id="1236983950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938860571" name="Picture"/>
+                          <pic:cNvPr id="1236983950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039657791" name="Picture">
+                  <wp:docPr id="924836333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039657791" name="Picture"/>
+                          <pic:cNvPr id="924836333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763927692" name="Picture">
+                        <wp:docPr id="1199981300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763927692" name="Picture"/>
+                                <pic:cNvPr id="1199981300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096806223" name="Picture">
+                  <wp:docPr id="257868640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096806223" name="Picture"/>
+                          <pic:cNvPr id="257868640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190359852" name="Picture">
+                  <wp:docPr id="607186303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190359852" name="Picture"/>
+                          <pic:cNvPr id="607186303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338201264" name="Picture">
+                  <wp:docPr id="1917116559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338201264" name="Picture"/>
+                          <pic:cNvPr id="1917116559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540781739" name="Picture">
+                  <wp:docPr id="188498782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540781739" name="Picture"/>
+                          <pic:cNvPr id="188498782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378154820" name="Picture">
+                  <wp:docPr id="1855010125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378154820" name="Picture"/>
+                          <pic:cNvPr id="1855010125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103978779" name="Picture">
+                  <wp:docPr id="680937435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103978779" name="Picture"/>
+                          <pic:cNvPr id="680937435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555495259" name="Picture">
+                        <wp:docPr id="982125796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555495259" name="Picture"/>
+                                <pic:cNvPr id="982125796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614422309" name="Picture">
+                  <wp:docPr id="548945137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614422309" name="Picture"/>
+                          <pic:cNvPr id="548945137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620629756" name="Picture">
+                  <wp:docPr id="1045080275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620629756" name="Picture"/>
+                          <pic:cNvPr id="1045080275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917329464" name="Picture">
+                  <wp:docPr id="1782105256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917329464" name="Picture"/>
+                          <pic:cNvPr id="1782105256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769878685" name="Picture">
+                  <wp:docPr id="1590755595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769878685" name="Picture"/>
+                          <pic:cNvPr id="1590755595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478027525" name="Picture">
+                  <wp:docPr id="276276767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478027525" name="Picture"/>
+                          <pic:cNvPr id="276276767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147816853" name="Picture">
+                  <wp:docPr id="1112081624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147816853" name="Picture"/>
+                          <pic:cNvPr id="1112081624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333551470" name="Picture">
+                        <wp:docPr id="1400321265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333551470" name="Picture"/>
+                                <pic:cNvPr id="1400321265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742110638" name="Picture">
+                  <wp:docPr id="1494390147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742110638" name="Picture"/>
+                          <pic:cNvPr id="1494390147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708024891" name="Picture">
+                  <wp:docPr id="786990820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708024891" name="Picture"/>
+                          <pic:cNvPr id="786990820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986626627" name="Picture">
+                  <wp:docPr id="897530324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986626627" name="Picture"/>
+                          <pic:cNvPr id="897530324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963273417" name="Picture">
+                  <wp:docPr id="1096261315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963273417" name="Picture"/>
+                          <pic:cNvPr id="1096261315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681093183" name="Picture">
+                  <wp:docPr id="1165758812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681093183" name="Picture"/>
+                          <pic:cNvPr id="1165758812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791147326" name="Picture">
+                  <wp:docPr id="1975747412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791147326" name="Picture"/>
+                          <pic:cNvPr id="1975747412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108570037" name="Picture">
+                  <wp:docPr id="1351653953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108570037" name="Picture"/>
+                          <pic:cNvPr id="1351653953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004268219" name="Picture">
+                  <wp:docPr id="1778142059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004268219" name="Picture"/>
+                          <pic:cNvPr id="1778142059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271542282" name="Picture">
+                  <wp:docPr id="1628897557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271542282" name="Picture"/>
+                          <pic:cNvPr id="1628897557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>