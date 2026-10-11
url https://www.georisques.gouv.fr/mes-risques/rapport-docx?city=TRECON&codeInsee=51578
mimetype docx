--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538109652" name="Picture">
+                  <wp:docPr id="477981661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538109652" name="Picture"/>
+                          <pic:cNvPr id="477981661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835013210" name="Picture">
+                  <wp:docPr id="2074058544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835013210" name="Picture"/>
+                          <pic:cNvPr id="2074058544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065365605" name="Picture">
+                        <wp:docPr id="1946590189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065365605" name="Picture"/>
+                                <pic:cNvPr id="1946590189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851760314" name="Picture">
+                  <wp:docPr id="720737892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851760314" name="Picture"/>
+                          <pic:cNvPr id="720737892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631489868" name="Picture">
+                  <wp:docPr id="915100498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631489868" name="Picture"/>
+                          <pic:cNvPr id="915100498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942062922" name="Picture">
+                  <wp:docPr id="1784776881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942062922" name="Picture"/>
+                          <pic:cNvPr id="1784776881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805695356" name="Picture">
+                  <wp:docPr id="262142838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805695356" name="Picture"/>
+                          <pic:cNvPr id="262142838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209698457" name="Picture">
+                  <wp:docPr id="1815088539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209698457" name="Picture"/>
+                          <pic:cNvPr id="1815088539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509489007" name="Picture">
+                        <wp:docPr id="1791426775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509489007" name="Picture"/>
+                                <pic:cNvPr id="1791426775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452168883" name="Picture">
+                        <wp:docPr id="737380491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452168883" name="Picture"/>
+                                <pic:cNvPr id="737380491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714935955" name="Picture">
+                        <wp:docPr id="517767447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714935955" name="Picture"/>
+                                <pic:cNvPr id="517767447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498680734" name="Picture">
+                        <wp:docPr id="192751791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498680734" name="Picture"/>
+                                <pic:cNvPr id="192751791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891101340" name="Picture">
+                        <wp:docPr id="1550325489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891101340" name="Picture"/>
+                                <pic:cNvPr id="1550325489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146388781" name="Picture">
+                        <wp:docPr id="86571571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146388781" name="Picture"/>
+                                <pic:cNvPr id="86571571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939217006" name="Picture">
+                        <wp:docPr id="746139364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939217006" name="Picture"/>
+                                <pic:cNvPr id="746139364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331588997" name="Picture">
+                        <wp:docPr id="1489102223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331588997" name="Picture"/>
+                                <pic:cNvPr id="1489102223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394103590" name="Picture">
+                        <wp:docPr id="2077100434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394103590" name="Picture"/>
+                                <pic:cNvPr id="2077100434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848080240" name="Picture">
+                        <wp:docPr id="374450316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848080240" name="Picture"/>
+                                <pic:cNvPr id="374450316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988440921" name="Picture">
+                        <wp:docPr id="1766340147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988440921" name="Picture"/>
+                                <pic:cNvPr id="1766340147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611950942" name="Picture">
+                        <wp:docPr id="512841789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611950942" name="Picture"/>
+                                <pic:cNvPr id="512841789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751424584" name="Picture">
+                        <wp:docPr id="988304893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751424584" name="Picture"/>
+                                <pic:cNvPr id="988304893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322525099" name="Picture">
+                        <wp:docPr id="1685280139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322525099" name="Picture"/>
+                                <pic:cNvPr id="1685280139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753388193" name="Picture">
+                        <wp:docPr id="51879026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753388193" name="Picture"/>
+                                <pic:cNvPr id="51879026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136133030" name="Picture">
+                  <wp:docPr id="1188946191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136133030" name="Picture"/>
+                          <pic:cNvPr id="1188946191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150654103" name="Picture">
+                  <wp:docPr id="92920316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150654103" name="Picture"/>
+                          <pic:cNvPr id="92920316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325021916" name="Picture">
+                  <wp:docPr id="1028897519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325021916" name="Picture"/>
+                          <pic:cNvPr id="1028897519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312110174" name="Picture">
+                  <wp:docPr id="1835367576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312110174" name="Picture"/>
+                          <pic:cNvPr id="1835367576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679776258" name="Picture">
+                  <wp:docPr id="2040976333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679776258" name="Picture"/>
+                          <pic:cNvPr id="2040976333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254177595" name="Picture">
+                  <wp:docPr id="1779273864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254177595" name="Picture"/>
+                          <pic:cNvPr id="1779273864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180259348" name="Picture">
+                        <wp:docPr id="361129029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180259348" name="Picture"/>
+                                <pic:cNvPr id="361129029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525482356" name="Picture">
+                  <wp:docPr id="1768384092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525482356" name="Picture"/>
+                          <pic:cNvPr id="1768384092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744297056" name="Picture">
+                  <wp:docPr id="429497260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744297056" name="Picture"/>
+                          <pic:cNvPr id="429497260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547887627" name="Picture">
+                  <wp:docPr id="1067151510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547887627" name="Picture"/>
+                          <pic:cNvPr id="1067151510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007317453" name="Picture">
+                  <wp:docPr id="1877107085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007317453" name="Picture"/>
+                          <pic:cNvPr id="1877107085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603817591" name="Picture">
+                  <wp:docPr id="1005931522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603817591" name="Picture"/>
+                          <pic:cNvPr id="1005931522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912433244" name="Picture">
+                  <wp:docPr id="932581655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912433244" name="Picture"/>
+                          <pic:cNvPr id="932581655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340274371" name="Picture">
+                        <wp:docPr id="1969337395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340274371" name="Picture"/>
+                                <pic:cNvPr id="1969337395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814155043" name="Picture">
+                  <wp:docPr id="1928858913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814155043" name="Picture"/>
+                          <pic:cNvPr id="1928858913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464653051" name="Picture">
+                  <wp:docPr id="1558304764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464653051" name="Picture"/>
+                          <pic:cNvPr id="1558304764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609430626" name="Picture">
+                  <wp:docPr id="600409462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609430626" name="Picture"/>
+                          <pic:cNvPr id="600409462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318447121" name="Picture">
+                  <wp:docPr id="77211876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318447121" name="Picture"/>
+                          <pic:cNvPr id="77211876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898456517" name="Picture">
+                  <wp:docPr id="2074697539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898456517" name="Picture"/>
+                          <pic:cNvPr id="2074697539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817253006" name="Picture">
+                  <wp:docPr id="1144965452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817253006" name="Picture"/>
+                          <pic:cNvPr id="1144965452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129099065" name="Picture">
+                        <wp:docPr id="1339419000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129099065" name="Picture"/>
+                                <pic:cNvPr id="1339419000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093435364" name="Picture">
+                  <wp:docPr id="2106801511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093435364" name="Picture"/>
+                          <pic:cNvPr id="2106801511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133779542" name="Picture">
+                  <wp:docPr id="1861418407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133779542" name="Picture"/>
+                          <pic:cNvPr id="1861418407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370974294" name="Picture">
+                  <wp:docPr id="903305035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370974294" name="Picture"/>
+                          <pic:cNvPr id="903305035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178032900" name="Picture">
+                  <wp:docPr id="1563907277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178032900" name="Picture"/>
+                          <pic:cNvPr id="1563907277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635030123" name="Picture">
+                  <wp:docPr id="1546711485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635030123" name="Picture"/>
+                          <pic:cNvPr id="1546711485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308941568" name="Picture">
+                  <wp:docPr id="772037567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308941568" name="Picture"/>
+                          <pic:cNvPr id="772037567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209422863" name="Picture">
+                        <wp:docPr id="714839938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209422863" name="Picture"/>
+                                <pic:cNvPr id="714839938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313565331" name="Picture">
+                  <wp:docPr id="651098317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313565331" name="Picture"/>
+                          <pic:cNvPr id="651098317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500747514" name="Picture">
+                  <wp:docPr id="1150843645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500747514" name="Picture"/>
+                          <pic:cNvPr id="1150843645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315017744" name="Picture">
+                  <wp:docPr id="540206879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315017744" name="Picture"/>
+                          <pic:cNvPr id="540206879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088783220" name="Picture">
+                  <wp:docPr id="2079905613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088783220" name="Picture"/>
+                          <pic:cNvPr id="2079905613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303463424" name="Picture">
+                  <wp:docPr id="1976935805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303463424" name="Picture"/>
+                          <pic:cNvPr id="1976935805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503783977" name="Picture">
+                  <wp:docPr id="1228076650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503783977" name="Picture"/>
+                          <pic:cNvPr id="1228076650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021031265" name="Picture">
+                  <wp:docPr id="286547068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021031265" name="Picture"/>
+                          <pic:cNvPr id="286547068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598828385" name="Picture">
+                  <wp:docPr id="185973653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598828385" name="Picture"/>
+                          <pic:cNvPr id="185973653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783452718" name="Picture">
+                  <wp:docPr id="1608948385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783452718" name="Picture"/>
+                          <pic:cNvPr id="1608948385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>