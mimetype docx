--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477981661" name="Picture">
+                  <wp:docPr id="702663488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477981661" name="Picture"/>
+                          <pic:cNvPr id="702663488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074058544" name="Picture">
+                  <wp:docPr id="1213029013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074058544" name="Picture"/>
+                          <pic:cNvPr id="1213029013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946590189" name="Picture">
+                        <wp:docPr id="108669804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946590189" name="Picture"/>
+                                <pic:cNvPr id="108669804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720737892" name="Picture">
+                  <wp:docPr id="1607375273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720737892" name="Picture"/>
+                          <pic:cNvPr id="1607375273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915100498" name="Picture">
+                  <wp:docPr id="1342470344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915100498" name="Picture"/>
+                          <pic:cNvPr id="1342470344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784776881" name="Picture">
+                  <wp:docPr id="1460699172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784776881" name="Picture"/>
+                          <pic:cNvPr id="1460699172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262142838" name="Picture">
+                  <wp:docPr id="855671528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262142838" name="Picture"/>
+                          <pic:cNvPr id="855671528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815088539" name="Picture">
+                  <wp:docPr id="1760386029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815088539" name="Picture"/>
+                          <pic:cNvPr id="1760386029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791426775" name="Picture">
+                        <wp:docPr id="546167624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791426775" name="Picture"/>
+                                <pic:cNvPr id="546167624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737380491" name="Picture">
+                        <wp:docPr id="825008627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737380491" name="Picture"/>
+                                <pic:cNvPr id="825008627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517767447" name="Picture">
+                        <wp:docPr id="2111148847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517767447" name="Picture"/>
+                                <pic:cNvPr id="2111148847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192751791" name="Picture">
+                        <wp:docPr id="1585792129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192751791" name="Picture"/>
+                                <pic:cNvPr id="1585792129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550325489" name="Picture">
+                        <wp:docPr id="317171433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550325489" name="Picture"/>
+                                <pic:cNvPr id="317171433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86571571" name="Picture">
+                        <wp:docPr id="875789383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86571571" name="Picture"/>
+                                <pic:cNvPr id="875789383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746139364" name="Picture">
+                        <wp:docPr id="1999947340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746139364" name="Picture"/>
+                                <pic:cNvPr id="1999947340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489102223" name="Picture">
+                        <wp:docPr id="1195696176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489102223" name="Picture"/>
+                                <pic:cNvPr id="1195696176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077100434" name="Picture">
+                        <wp:docPr id="2001517057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077100434" name="Picture"/>
+                                <pic:cNvPr id="2001517057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374450316" name="Picture">
+                        <wp:docPr id="1889595021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374450316" name="Picture"/>
+                                <pic:cNvPr id="1889595021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766340147" name="Picture">
+                        <wp:docPr id="508357498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766340147" name="Picture"/>
+                                <pic:cNvPr id="508357498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512841789" name="Picture">
+                        <wp:docPr id="1329304404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512841789" name="Picture"/>
+                                <pic:cNvPr id="1329304404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988304893" name="Picture">
+                        <wp:docPr id="2083561322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988304893" name="Picture"/>
+                                <pic:cNvPr id="2083561322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685280139" name="Picture">
+                        <wp:docPr id="159029754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685280139" name="Picture"/>
+                                <pic:cNvPr id="159029754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51879026" name="Picture">
+                        <wp:docPr id="615275200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51879026" name="Picture"/>
+                                <pic:cNvPr id="615275200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188946191" name="Picture">
+                  <wp:docPr id="974298481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188946191" name="Picture"/>
+                          <pic:cNvPr id="974298481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92920316" name="Picture">
+                  <wp:docPr id="1700296893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92920316" name="Picture"/>
+                          <pic:cNvPr id="1700296893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028897519" name="Picture">
+                  <wp:docPr id="790699628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028897519" name="Picture"/>
+                          <pic:cNvPr id="790699628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835367576" name="Picture">
+                  <wp:docPr id="1520599027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835367576" name="Picture"/>
+                          <pic:cNvPr id="1520599027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040976333" name="Picture">
+                  <wp:docPr id="1603620312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040976333" name="Picture"/>
+                          <pic:cNvPr id="1603620312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779273864" name="Picture">
+                  <wp:docPr id="1980266319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779273864" name="Picture"/>
+                          <pic:cNvPr id="1980266319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361129029" name="Picture">
+                        <wp:docPr id="854130731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361129029" name="Picture"/>
+                                <pic:cNvPr id="854130731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768384092" name="Picture">
+                  <wp:docPr id="987603635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768384092" name="Picture"/>
+                          <pic:cNvPr id="987603635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429497260" name="Picture">
+                  <wp:docPr id="319565678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429497260" name="Picture"/>
+                          <pic:cNvPr id="319565678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067151510" name="Picture">
+                  <wp:docPr id="1763614076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067151510" name="Picture"/>
+                          <pic:cNvPr id="1763614076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877107085" name="Picture">
+                  <wp:docPr id="856572334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877107085" name="Picture"/>
+                          <pic:cNvPr id="856572334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005931522" name="Picture">
+                  <wp:docPr id="1969527905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005931522" name="Picture"/>
+                          <pic:cNvPr id="1969527905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932581655" name="Picture">
+                  <wp:docPr id="315031026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932581655" name="Picture"/>
+                          <pic:cNvPr id="315031026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969337395" name="Picture">
+                        <wp:docPr id="667875165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969337395" name="Picture"/>
+                                <pic:cNvPr id="667875165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928858913" name="Picture">
+                  <wp:docPr id="37926715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928858913" name="Picture"/>
+                          <pic:cNvPr id="37926715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558304764" name="Picture">
+                  <wp:docPr id="175612288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558304764" name="Picture"/>
+                          <pic:cNvPr id="175612288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600409462" name="Picture">
+                  <wp:docPr id="625292243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600409462" name="Picture"/>
+                          <pic:cNvPr id="625292243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77211876" name="Picture">
+                  <wp:docPr id="652867054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77211876" name="Picture"/>
+                          <pic:cNvPr id="652867054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074697539" name="Picture">
+                  <wp:docPr id="493384869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074697539" name="Picture"/>
+                          <pic:cNvPr id="493384869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144965452" name="Picture">
+                  <wp:docPr id="1736585228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144965452" name="Picture"/>
+                          <pic:cNvPr id="1736585228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339419000" name="Picture">
+                        <wp:docPr id="1265413877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339419000" name="Picture"/>
+                                <pic:cNvPr id="1265413877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106801511" name="Picture">
+                  <wp:docPr id="1033434564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106801511" name="Picture"/>
+                          <pic:cNvPr id="1033434564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861418407" name="Picture">
+                  <wp:docPr id="156602087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861418407" name="Picture"/>
+                          <pic:cNvPr id="156602087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903305035" name="Picture">
+                  <wp:docPr id="518624903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903305035" name="Picture"/>
+                          <pic:cNvPr id="518624903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563907277" name="Picture">
+                  <wp:docPr id="1767227553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563907277" name="Picture"/>
+                          <pic:cNvPr id="1767227553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546711485" name="Picture">
+                  <wp:docPr id="229998760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546711485" name="Picture"/>
+                          <pic:cNvPr id="229998760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772037567" name="Picture">
+                  <wp:docPr id="152169185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772037567" name="Picture"/>
+                          <pic:cNvPr id="152169185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714839938" name="Picture">
+                        <wp:docPr id="155042710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714839938" name="Picture"/>
+                                <pic:cNvPr id="155042710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651098317" name="Picture">
+                  <wp:docPr id="268265138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651098317" name="Picture"/>
+                          <pic:cNvPr id="268265138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150843645" name="Picture">
+                  <wp:docPr id="596437285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150843645" name="Picture"/>
+                          <pic:cNvPr id="596437285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540206879" name="Picture">
+                  <wp:docPr id="1273287559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540206879" name="Picture"/>
+                          <pic:cNvPr id="1273287559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079905613" name="Picture">
+                  <wp:docPr id="1497381507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079905613" name="Picture"/>
+                          <pic:cNvPr id="1497381507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976935805" name="Picture">
+                  <wp:docPr id="623776896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976935805" name="Picture"/>
+                          <pic:cNvPr id="623776896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228076650" name="Picture">
+                  <wp:docPr id="1891798590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228076650" name="Picture"/>
+                          <pic:cNvPr id="1891798590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286547068" name="Picture">
+                  <wp:docPr id="631054002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286547068" name="Picture"/>
+                          <pic:cNvPr id="631054002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185973653" name="Picture">
+                  <wp:docPr id="1294158355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185973653" name="Picture"/>
+                          <pic:cNvPr id="1294158355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608948385" name="Picture">
+                  <wp:docPr id="324407196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608948385" name="Picture"/>
+                          <pic:cNvPr id="324407196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>