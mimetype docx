--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999540869" name="Picture">
+                  <wp:docPr id="1964684529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999540869" name="Picture"/>
+                          <pic:cNvPr id="1964684529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331161859" name="Picture">
+                  <wp:docPr id="1721921987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331161859" name="Picture"/>
+                          <pic:cNvPr id="1721921987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951685464" name="Picture">
+                        <wp:docPr id="1489815535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951685464" name="Picture"/>
+                                <pic:cNvPr id="1489815535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522033229" name="Picture">
+                  <wp:docPr id="1990008523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522033229" name="Picture"/>
+                          <pic:cNvPr id="1990008523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921850614" name="Picture">
+                  <wp:docPr id="329515348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921850614" name="Picture"/>
+                          <pic:cNvPr id="329515348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427831261" name="Picture">
+                  <wp:docPr id="975883209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427831261" name="Picture"/>
+                          <pic:cNvPr id="975883209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638131332" name="Picture">
+                  <wp:docPr id="1466973406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638131332" name="Picture"/>
+                          <pic:cNvPr id="1466973406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025503764" name="Picture">
+                  <wp:docPr id="1976943561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025503764" name="Picture"/>
+                          <pic:cNvPr id="1976943561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209278430" name="Picture">
+                        <wp:docPr id="755997296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209278430" name="Picture"/>
+                                <pic:cNvPr id="755997296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743785858" name="Picture">
+                        <wp:docPr id="1612034719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743785858" name="Picture"/>
+                                <pic:cNvPr id="1612034719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394544294" name="Picture">
+                        <wp:docPr id="590180117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394544294" name="Picture"/>
+                                <pic:cNvPr id="590180117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943798365" name="Picture">
+                        <wp:docPr id="1745445513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943798365" name="Picture"/>
+                                <pic:cNvPr id="1745445513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790017762" name="Picture">
+                        <wp:docPr id="1043337611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790017762" name="Picture"/>
+                                <pic:cNvPr id="1043337611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794145824" name="Picture">
+                        <wp:docPr id="1167128382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794145824" name="Picture"/>
+                                <pic:cNvPr id="1167128382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731660934" name="Picture">
+                        <wp:docPr id="841222245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731660934" name="Picture"/>
+                                <pic:cNvPr id="841222245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472971216" name="Picture">
+                        <wp:docPr id="1918769431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472971216" name="Picture"/>
+                                <pic:cNvPr id="1918769431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277831616" name="Picture">
+                        <wp:docPr id="1452775360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277831616" name="Picture"/>
+                                <pic:cNvPr id="1452775360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574435507" name="Picture">
+                        <wp:docPr id="1818378176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574435507" name="Picture"/>
+                                <pic:cNvPr id="1818378176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502453256" name="Picture">
+                        <wp:docPr id="827325720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502453256" name="Picture"/>
+                                <pic:cNvPr id="827325720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741252895" name="Picture">
+                        <wp:docPr id="2069998961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741252895" name="Picture"/>
+                                <pic:cNvPr id="2069998961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194523029" name="Picture">
+                        <wp:docPr id="1676893812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194523029" name="Picture"/>
+                                <pic:cNvPr id="1676893812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50457719" name="Picture">
+                        <wp:docPr id="426207584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50457719" name="Picture"/>
+                                <pic:cNvPr id="426207584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822729749" name="Picture">
+                        <wp:docPr id="2040628317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822729749" name="Picture"/>
+                                <pic:cNvPr id="2040628317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045791235" name="Picture">
+                  <wp:docPr id="1960083815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045791235" name="Picture"/>
+                          <pic:cNvPr id="1960083815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594179323" name="Picture">
+                  <wp:docPr id="298954524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594179323" name="Picture"/>
+                          <pic:cNvPr id="298954524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159721820" name="Picture">
+                  <wp:docPr id="2128139938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159721820" name="Picture"/>
+                          <pic:cNvPr id="2128139938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236384821" name="Picture">
+                  <wp:docPr id="603604558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236384821" name="Picture"/>
+                          <pic:cNvPr id="603604558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686824141" name="Picture">
+                  <wp:docPr id="715134136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686824141" name="Picture"/>
+                          <pic:cNvPr id="715134136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778711625" name="Picture">
+                  <wp:docPr id="1009264133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778711625" name="Picture"/>
+                          <pic:cNvPr id="1009264133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186213973" name="Picture">
+                        <wp:docPr id="274274003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186213973" name="Picture"/>
+                                <pic:cNvPr id="274274003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373966034" name="Picture">
+                  <wp:docPr id="1160609112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373966034" name="Picture"/>
+                          <pic:cNvPr id="1160609112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462357792" name="Picture">
+                  <wp:docPr id="654903449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462357792" name="Picture"/>
+                          <pic:cNvPr id="654903449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086578332" name="Picture">
+                  <wp:docPr id="2134801701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086578332" name="Picture"/>
+                          <pic:cNvPr id="2134801701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078768377" name="Picture">
+                  <wp:docPr id="848837004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078768377" name="Picture"/>
+                          <pic:cNvPr id="848837004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22298934" name="Picture">
+                  <wp:docPr id="940384929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22298934" name="Picture"/>
+                          <pic:cNvPr id="940384929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617280391" name="Picture">
+                  <wp:docPr id="924081387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617280391" name="Picture"/>
+                          <pic:cNvPr id="924081387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054299805" name="Picture">
+                        <wp:docPr id="1214719096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054299805" name="Picture"/>
+                                <pic:cNvPr id="1214719096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117120659" name="Picture">
+                        <wp:docPr id="2058136020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117120659" name="Picture"/>
+                                <pic:cNvPr id="2058136020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755345059" name="Picture">
+                  <wp:docPr id="238519106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755345059" name="Picture"/>
+                          <pic:cNvPr id="238519106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021577778" name="Picture">
+                  <wp:docPr id="673593864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021577778" name="Picture"/>
+                          <pic:cNvPr id="673593864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988820097" name="Picture">
+                  <wp:docPr id="2124078728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988820097" name="Picture"/>
+                          <pic:cNvPr id="2124078728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673111556" name="Picture">
+                  <wp:docPr id="982508497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673111556" name="Picture"/>
+                          <pic:cNvPr id="982508497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128993916" name="Picture">
+                  <wp:docPr id="1860559868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128993916" name="Picture"/>
+                          <pic:cNvPr id="1860559868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797120131" name="Picture">
+                  <wp:docPr id="511706176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797120131" name="Picture"/>
+                          <pic:cNvPr id="511706176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288504739" name="Picture">
+                        <wp:docPr id="823275592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288504739" name="Picture"/>
+                                <pic:cNvPr id="823275592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637715993" name="Picture">
+                  <wp:docPr id="795269938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637715993" name="Picture"/>
+                          <pic:cNvPr id="795269938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333697782" name="Picture">
+                  <wp:docPr id="987296156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333697782" name="Picture"/>
+                          <pic:cNvPr id="987296156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326537113" name="Picture">
+                  <wp:docPr id="443025151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326537113" name="Picture"/>
+                          <pic:cNvPr id="443025151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677543244" name="Picture">
+                  <wp:docPr id="1493055275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677543244" name="Picture"/>
+                          <pic:cNvPr id="1493055275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286967304" name="Picture">
+                  <wp:docPr id="639873879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286967304" name="Picture"/>
+                          <pic:cNvPr id="639873879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269630478" name="Picture">
+                  <wp:docPr id="2013125960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269630478" name="Picture"/>
+                          <pic:cNvPr id="2013125960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377642422" name="Picture">
+                        <wp:docPr id="1605053037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377642422" name="Picture"/>
+                                <pic:cNvPr id="1605053037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982813947" name="Picture">
+                  <wp:docPr id="628978479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982813947" name="Picture"/>
+                          <pic:cNvPr id="628978479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925503589" name="Picture">
+                  <wp:docPr id="595844527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925503589" name="Picture"/>
+                          <pic:cNvPr id="595844527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579341431" name="Picture">
+                  <wp:docPr id="1209496913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579341431" name="Picture"/>
+                          <pic:cNvPr id="1209496913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723733908" name="Picture">
+                  <wp:docPr id="801608576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723733908" name="Picture"/>
+                          <pic:cNvPr id="801608576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011764699" name="Picture">
+                  <wp:docPr id="838954465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011764699" name="Picture"/>
+                          <pic:cNvPr id="838954465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684216469" name="Picture">
+                  <wp:docPr id="76854723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684216469" name="Picture"/>
+                          <pic:cNvPr id="76854723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145150798" name="Picture">
+                  <wp:docPr id="155552429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145150798" name="Picture"/>
+                          <pic:cNvPr id="155552429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102362583" name="Picture">
+                  <wp:docPr id="110565685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102362583" name="Picture"/>
+                          <pic:cNvPr id="110565685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542360404" name="Picture">
+                  <wp:docPr id="1956811237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542360404" name="Picture"/>
+                          <pic:cNvPr id="1956811237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>