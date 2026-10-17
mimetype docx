--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180572026" name="Picture">
+                  <wp:docPr id="801843987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180572026" name="Picture"/>
+                          <pic:cNvPr id="801843987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294998559" name="Picture">
+                  <wp:docPr id="1421277765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294998559" name="Picture"/>
+                          <pic:cNvPr id="1421277765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470501148" name="Picture">
+                        <wp:docPr id="1961177627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470501148" name="Picture"/>
+                                <pic:cNvPr id="1961177627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839170177" name="Picture">
+                  <wp:docPr id="1328346024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839170177" name="Picture"/>
+                          <pic:cNvPr id="1328346024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769619247" name="Picture">
+                  <wp:docPr id="1010016818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769619247" name="Picture"/>
+                          <pic:cNvPr id="1010016818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101155498" name="Picture">
+                  <wp:docPr id="329338759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101155498" name="Picture"/>
+                          <pic:cNvPr id="329338759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366167518" name="Picture">
+                  <wp:docPr id="1085996966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366167518" name="Picture"/>
+                          <pic:cNvPr id="1085996966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765920110" name="Picture">
+                  <wp:docPr id="1637751741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765920110" name="Picture"/>
+                          <pic:cNvPr id="1637751741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218331817" name="Picture">
+                        <wp:docPr id="1791170458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218331817" name="Picture"/>
+                                <pic:cNvPr id="1791170458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462307454" name="Picture">
+                        <wp:docPr id="1960434698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462307454" name="Picture"/>
+                                <pic:cNvPr id="1960434698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186470728" name="Picture">
+                        <wp:docPr id="1864320870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186470728" name="Picture"/>
+                                <pic:cNvPr id="1864320870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986644905" name="Picture">
+                        <wp:docPr id="352211477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986644905" name="Picture"/>
+                                <pic:cNvPr id="352211477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762077377" name="Picture">
+                        <wp:docPr id="484838174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762077377" name="Picture"/>
+                                <pic:cNvPr id="484838174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107602412" name="Picture">
+                        <wp:docPr id="2024059134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107602412" name="Picture"/>
+                                <pic:cNvPr id="2024059134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653262922" name="Picture">
+                        <wp:docPr id="2098042557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653262922" name="Picture"/>
+                                <pic:cNvPr id="2098042557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609546970" name="Picture">
+                        <wp:docPr id="838432470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609546970" name="Picture"/>
+                                <pic:cNvPr id="838432470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701365944" name="Picture">
+                        <wp:docPr id="1754912818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701365944" name="Picture"/>
+                                <pic:cNvPr id="1754912818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84529177" name="Picture">
+                        <wp:docPr id="1728207747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84529177" name="Picture"/>
+                                <pic:cNvPr id="1728207747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055994401" name="Picture">
+                        <wp:docPr id="1150381274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055994401" name="Picture"/>
+                                <pic:cNvPr id="1150381274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417735015" name="Picture">
+                        <wp:docPr id="764780415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417735015" name="Picture"/>
+                                <pic:cNvPr id="764780415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391082184" name="Picture">
+                  <wp:docPr id="1481465098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391082184" name="Picture"/>
+                          <pic:cNvPr id="1481465098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613277302" name="Picture">
+                  <wp:docPr id="829554318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613277302" name="Picture"/>
+                          <pic:cNvPr id="829554318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036160353" name="Picture">
+                  <wp:docPr id="1500790746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036160353" name="Picture"/>
+                          <pic:cNvPr id="1500790746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125200056" name="Picture">
+                  <wp:docPr id="1155991791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125200056" name="Picture"/>
+                          <pic:cNvPr id="1155991791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741686786" name="Picture">
+                  <wp:docPr id="1346120120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741686786" name="Picture"/>
+                          <pic:cNvPr id="1346120120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650096979" name="Picture">
+                  <wp:docPr id="108755192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650096979" name="Picture"/>
+                          <pic:cNvPr id="108755192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746079344" name="Picture">
+                        <wp:docPr id="1053642586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746079344" name="Picture"/>
+                                <pic:cNvPr id="1053642586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125635414" name="Picture">
+                  <wp:docPr id="1057007021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125635414" name="Picture"/>
+                          <pic:cNvPr id="1057007021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181699939" name="Picture">
+                  <wp:docPr id="1919712423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181699939" name="Picture"/>
+                          <pic:cNvPr id="1919712423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054001709" name="Picture">
+                  <wp:docPr id="1916568455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054001709" name="Picture"/>
+                          <pic:cNvPr id="1916568455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,57 +19489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390526644" name="Picture">
+                  <wp:docPr id="1789792132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390526644" name="Picture"/>
+                          <pic:cNvPr id="1789792132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464479412" name="Picture">
+                  <wp:docPr id="1678020726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464479412" name="Picture"/>
+                          <pic:cNvPr id="1678020726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,57 +20984,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758196012" name="Picture">
+                  <wp:docPr id="882047296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758196012" name="Picture"/>
+                          <pic:cNvPr id="882047296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22652,57 +22652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99974126" name="Picture">
+                        <wp:docPr id="1837843514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99974126" name="Picture"/>
+                                <pic:cNvPr id="1837843514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24853,57 +24853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132837358" name="Picture">
+                  <wp:docPr id="327824403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132837358" name="Picture"/>
+                          <pic:cNvPr id="327824403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24924,57 +24924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136079314" name="Picture">
+                  <wp:docPr id="1973629450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136079314" name="Picture"/>
+                          <pic:cNvPr id="1973629450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25403,57 +25403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840453697" name="Picture">
+                  <wp:docPr id="1119748624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840453697" name="Picture"/>
+                          <pic:cNvPr id="1119748624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751728559" name="Picture">
+                  <wp:docPr id="812397761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751728559" name="Picture"/>
+                          <pic:cNvPr id="812397761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26814,57 +26814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313185489" name="Picture">
+                  <wp:docPr id="1546871716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313185489" name="Picture"/>
+                          <pic:cNvPr id="1546871716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27458,57 +27458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731110869" name="Picture">
+                  <wp:docPr id="1856980144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731110869" name="Picture"/>
+                          <pic:cNvPr id="1856980144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28456,57 +28456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035935791" name="Picture">
+                  <wp:docPr id="1765440518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035935791" name="Picture"/>
+                          <pic:cNvPr id="1765440518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28559,57 +28559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765220833" name="Picture">
+                  <wp:docPr id="1397649341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765220833" name="Picture"/>
+                          <pic:cNvPr id="1397649341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29936,57 +29936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068511956" name="Picture">
+                  <wp:docPr id="779321468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068511956" name="Picture"/>
+                          <pic:cNvPr id="779321468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31079,57 +31079,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402198067" name="Picture">
+                        <wp:docPr id="832693855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402198067" name="Picture"/>
+                                <pic:cNvPr id="832693855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32440,57 +32440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837852167" name="Picture">
+                  <wp:docPr id="56877175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837852167" name="Picture"/>
+                          <pic:cNvPr id="56877175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32529,57 +32529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138389048" name="Picture">
+                  <wp:docPr id="209747426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138389048" name="Picture"/>
+                          <pic:cNvPr id="209747426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33173,57 +33173,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882527627" name="Picture">
+                  <wp:docPr id="2016835554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882527627" name="Picture"/>
+                          <pic:cNvPr id="2016835554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34171,57 +34171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774193205" name="Picture">
+                  <wp:docPr id="124436511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774193205" name="Picture"/>
+                          <pic:cNvPr id="124436511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34274,57 +34274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280617823" name="Picture">
+                  <wp:docPr id="1065132734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280617823" name="Picture"/>
+                          <pic:cNvPr id="1065132734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35651,57 +35651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010735704" name="Picture">
+                  <wp:docPr id="1190946924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010735704" name="Picture"/>
+                          <pic:cNvPr id="1190946924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36794,57 +36794,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98271877" name="Picture">
+                        <wp:docPr id="136091947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98271877" name="Picture"/>
+                                <pic:cNvPr id="136091947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38065,57 +38065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432104710" name="Picture">
+                  <wp:docPr id="575804878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432104710" name="Picture"/>
+                          <pic:cNvPr id="575804878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38145,57 +38145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886029099" name="Picture">
+                  <wp:docPr id="523090625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886029099" name="Picture"/>
+                          <pic:cNvPr id="523090625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38624,57 +38624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285416984" name="Picture">
+                  <wp:docPr id="1442755761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285416984" name="Picture"/>
+                          <pic:cNvPr id="1442755761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42796,57 +42796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163598756" name="Picture">
+                  <wp:docPr id="567935560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163598756" name="Picture"/>
+                          <pic:cNvPr id="567935560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42876,57 +42876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215872283" name="Picture">
+                  <wp:docPr id="982503358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215872283" name="Picture"/>
+                          <pic:cNvPr id="982503358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43355,57 +43355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149943385" name="Picture">
+                  <wp:docPr id="862813588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149943385" name="Picture"/>
+                          <pic:cNvPr id="862813588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47750,57 +47750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969667954" name="Picture">
+                  <wp:docPr id="1129005776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969667954" name="Picture"/>
+                          <pic:cNvPr id="1129005776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47821,57 +47821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029733024" name="Picture">
+                  <wp:docPr id="134055736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029733024" name="Picture"/>
+                          <pic:cNvPr id="134055736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48235,57 +48235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762805136" name="Picture">
+                  <wp:docPr id="1596251022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762805136" name="Picture"/>
+                          <pic:cNvPr id="1596251022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>