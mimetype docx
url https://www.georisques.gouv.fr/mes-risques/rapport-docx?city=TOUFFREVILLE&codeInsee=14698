--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271353168" name="Picture">
+                  <wp:docPr id="524121763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271353168" name="Picture"/>
+                          <pic:cNvPr id="524121763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465545239" name="Picture">
+                  <wp:docPr id="282548262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465545239" name="Picture"/>
+                          <pic:cNvPr id="282548262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250706461" name="Picture">
+                        <wp:docPr id="1191883579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250706461" name="Picture"/>
+                                <pic:cNvPr id="1191883579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602791017" name="Picture">
+                  <wp:docPr id="1218256200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602791017" name="Picture"/>
+                          <pic:cNvPr id="1218256200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257437703" name="Picture">
+                  <wp:docPr id="1982911100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257437703" name="Picture"/>
+                          <pic:cNvPr id="1982911100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746327856" name="Picture">
+                  <wp:docPr id="1212138537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746327856" name="Picture"/>
+                          <pic:cNvPr id="1212138537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307072591" name="Picture">
+                  <wp:docPr id="710097329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307072591" name="Picture"/>
+                          <pic:cNvPr id="710097329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297644753" name="Picture">
+                  <wp:docPr id="1528044844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297644753" name="Picture"/>
+                          <pic:cNvPr id="1528044844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257418803" name="Picture">
+                        <wp:docPr id="565218155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257418803" name="Picture"/>
+                                <pic:cNvPr id="565218155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225109537" name="Picture">
+                        <wp:docPr id="1755222841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225109537" name="Picture"/>
+                                <pic:cNvPr id="1755222841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391426559" name="Picture">
+                        <wp:docPr id="2015188624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391426559" name="Picture"/>
+                                <pic:cNvPr id="2015188624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835162315" name="Picture">
+                        <wp:docPr id="2044132242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835162315" name="Picture"/>
+                                <pic:cNvPr id="2044132242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278498744" name="Picture">
+                        <wp:docPr id="1100653243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278498744" name="Picture"/>
+                                <pic:cNvPr id="1100653243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107052150" name="Picture">
+                        <wp:docPr id="911363895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107052150" name="Picture"/>
+                                <pic:cNvPr id="911363895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786861553" name="Picture">
+                        <wp:docPr id="185792981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786861553" name="Picture"/>
+                                <pic:cNvPr id="185792981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142124967" name="Picture">
+                        <wp:docPr id="887708782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142124967" name="Picture"/>
+                                <pic:cNvPr id="887708782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825879106" name="Picture">
+                        <wp:docPr id="2092367314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825879106" name="Picture"/>
+                                <pic:cNvPr id="2092367314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739331177" name="Picture">
+                        <wp:docPr id="25577585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739331177" name="Picture"/>
+                                <pic:cNvPr id="25577585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322762371" name="Picture">
+                        <wp:docPr id="256805981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322762371" name="Picture"/>
+                                <pic:cNvPr id="256805981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180997810" name="Picture">
+                        <wp:docPr id="479428617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180997810" name="Picture"/>
+                                <pic:cNvPr id="479428617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293556782" name="Picture">
+                        <wp:docPr id="1508247702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293556782" name="Picture"/>
+                                <pic:cNvPr id="1508247702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200049640" name="Picture">
+                        <wp:docPr id="598597281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200049640" name="Picture"/>
+                                <pic:cNvPr id="598597281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161788660" name="Picture">
+                        <wp:docPr id="1299426596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161788660" name="Picture"/>
+                                <pic:cNvPr id="1299426596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537148155" name="Picture">
+                  <wp:docPr id="1967555165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537148155" name="Picture"/>
+                          <pic:cNvPr id="1967555165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596665898" name="Picture">
+                  <wp:docPr id="846671106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596665898" name="Picture"/>
+                          <pic:cNvPr id="846671106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039429331" name="Picture">
+                  <wp:docPr id="1261177333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039429331" name="Picture"/>
+                          <pic:cNvPr id="1261177333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867320931" name="Picture">
+                  <wp:docPr id="537004758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867320931" name="Picture"/>
+                          <pic:cNvPr id="537004758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732586986" name="Picture">
+                  <wp:docPr id="667975660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732586986" name="Picture"/>
+                          <pic:cNvPr id="667975660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190668266" name="Picture">
+                  <wp:docPr id="1599593509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190668266" name="Picture"/>
+                          <pic:cNvPr id="1599593509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335742794" name="Picture">
+                        <wp:docPr id="477746997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335742794" name="Picture"/>
+                                <pic:cNvPr id="477746997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757020919" name="Picture">
+                  <wp:docPr id="1204490555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757020919" name="Picture"/>
+                          <pic:cNvPr id="1204490555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183516694" name="Picture">
+                  <wp:docPr id="213110307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183516694" name="Picture"/>
+                          <pic:cNvPr id="213110307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113590613" name="Picture">
+                  <wp:docPr id="1587638527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113590613" name="Picture"/>
+                          <pic:cNvPr id="1587638527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692143378" name="Picture">
+                  <wp:docPr id="385417185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692143378" name="Picture"/>
+                          <pic:cNvPr id="385417185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302147227" name="Picture">
+                  <wp:docPr id="1298394413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302147227" name="Picture"/>
+                          <pic:cNvPr id="1298394413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720592327" name="Picture">
+                  <wp:docPr id="1862623450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720592327" name="Picture"/>
+                          <pic:cNvPr id="1862623450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333841382" name="Picture">
+                        <wp:docPr id="32217607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333841382" name="Picture"/>
+                                <pic:cNvPr id="32217607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600537400" name="Picture">
+                  <wp:docPr id="1160526160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600537400" name="Picture"/>
+                          <pic:cNvPr id="1160526160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126261549" name="Picture">
+                  <wp:docPr id="416405820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126261549" name="Picture"/>
+                          <pic:cNvPr id="416405820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440336405" name="Picture">
+                  <wp:docPr id="1517146071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440336405" name="Picture"/>
+                          <pic:cNvPr id="1517146071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688192033" name="Picture">
+                  <wp:docPr id="1558151925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688192033" name="Picture"/>
+                          <pic:cNvPr id="1558151925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721985502" name="Picture">
+                  <wp:docPr id="945090503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721985502" name="Picture"/>
+                          <pic:cNvPr id="945090503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094616867" name="Picture">
+                  <wp:docPr id="477039387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094616867" name="Picture"/>
+                          <pic:cNvPr id="477039387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195244989" name="Picture">
+                        <wp:docPr id="1305468652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195244989" name="Picture"/>
+                                <pic:cNvPr id="1305468652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913617894" name="Picture">
+                  <wp:docPr id="698098589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913617894" name="Picture"/>
+                          <pic:cNvPr id="698098589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678467004" name="Picture">
+                  <wp:docPr id="2109605357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678467004" name="Picture"/>
+                          <pic:cNvPr id="2109605357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614461867" name="Picture">
+                  <wp:docPr id="1927603220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614461867" name="Picture"/>
+                          <pic:cNvPr id="1927603220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288920885" name="Picture">
+                  <wp:docPr id="1797225361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288920885" name="Picture"/>
+                          <pic:cNvPr id="1797225361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722685731" name="Picture">
+                  <wp:docPr id="45951381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722685731" name="Picture"/>
+                          <pic:cNvPr id="45951381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078295457" name="Picture">
+                  <wp:docPr id="1989923934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078295457" name="Picture"/>
+                          <pic:cNvPr id="1989923934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984667124" name="Picture">
+                        <wp:docPr id="863827092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984667124" name="Picture"/>
+                                <pic:cNvPr id="863827092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36407,57 +36407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542549390" name="Picture">
+                  <wp:docPr id="1888421345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542549390" name="Picture"/>
+                          <pic:cNvPr id="1888421345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36496,57 +36496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482733315" name="Picture">
+                  <wp:docPr id="604215088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482733315" name="Picture"/>
+                          <pic:cNvPr id="604215088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37149,57 +37149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097310961" name="Picture">
+                  <wp:docPr id="1348888006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097310961" name="Picture"/>
+                          <pic:cNvPr id="1348888006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38174,57 +38174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671900876" name="Picture">
+                  <wp:docPr id="746740260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671900876" name="Picture"/>
+                          <pic:cNvPr id="746740260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38286,57 +38286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644186397" name="Picture">
+                  <wp:docPr id="1016639433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644186397" name="Picture"/>
+                          <pic:cNvPr id="1016639433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39875,51 +39875,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40310,57 +40310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361152015" name="Picture">
+                  <wp:docPr id="1675156606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361152015" name="Picture"/>
+                          <pic:cNvPr id="1675156606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20092583" name="Picture">
+                        <wp:docPr id="1740136863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20092583" name="Picture"/>
+                                <pic:cNvPr id="1740136863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43283,57 +43283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521050804" name="Picture">
+                  <wp:docPr id="180193281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521050804" name="Picture"/>
+                          <pic:cNvPr id="180193281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43363,57 +43363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9867005" name="Picture">
+                  <wp:docPr id="344276350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9867005" name="Picture"/>
+                          <pic:cNvPr id="344276350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43869,57 +43869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719393432" name="Picture">
+                  <wp:docPr id="1301584045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719393432" name="Picture"/>
+                          <pic:cNvPr id="1301584045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45987,57 +45987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563095148" name="Picture">
+                  <wp:docPr id="490278510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563095148" name="Picture"/>
+                          <pic:cNvPr id="490278510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46067,57 +46067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781904604" name="Picture">
+                  <wp:docPr id="168597361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781904604" name="Picture"/>
+                          <pic:cNvPr id="168597361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46555,57 +46555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199128221" name="Picture">
+                  <wp:docPr id="802851699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199128221" name="Picture"/>
+                          <pic:cNvPr id="802851699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47406,51 +47406,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48408,51 +48408,216 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9900"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP0010322" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP0010322</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancienne décharge GUIMOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="9660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>