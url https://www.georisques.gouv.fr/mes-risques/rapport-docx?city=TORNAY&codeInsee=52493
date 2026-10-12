--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425931180" name="Picture">
+                  <wp:docPr id="1802529645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425931180" name="Picture"/>
+                          <pic:cNvPr id="1802529645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530582665" name="Picture">
+                  <wp:docPr id="345451654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530582665" name="Picture"/>
+                          <pic:cNvPr id="345451654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975441526" name="Picture">
+                        <wp:docPr id="495735230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975441526" name="Picture"/>
+                                <pic:cNvPr id="495735230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575157406" name="Picture">
+                  <wp:docPr id="1376371230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575157406" name="Picture"/>
+                          <pic:cNvPr id="1376371230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548034400" name="Picture">
+                  <wp:docPr id="562752195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548034400" name="Picture"/>
+                          <pic:cNvPr id="562752195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408958387" name="Picture">
+                  <wp:docPr id="940553043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408958387" name="Picture"/>
+                          <pic:cNvPr id="940553043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640353774" name="Picture">
+                  <wp:docPr id="975644089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640353774" name="Picture"/>
+                          <pic:cNvPr id="975644089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249029238" name="Picture">
+                  <wp:docPr id="426580154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249029238" name="Picture"/>
+                          <pic:cNvPr id="426580154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733461588" name="Picture">
+                        <wp:docPr id="1574854135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733461588" name="Picture"/>
+                                <pic:cNvPr id="1574854135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529649450" name="Picture">
+                        <wp:docPr id="1624885234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529649450" name="Picture"/>
+                                <pic:cNvPr id="1624885234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466363717" name="Picture">
+                        <wp:docPr id="2036895607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466363717" name="Picture"/>
+                                <pic:cNvPr id="2036895607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625186755" name="Picture">
+                        <wp:docPr id="1973102879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625186755" name="Picture"/>
+                                <pic:cNvPr id="1973102879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360496423" name="Picture">
+                        <wp:docPr id="1146637646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360496423" name="Picture"/>
+                                <pic:cNvPr id="1146637646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341183362" name="Picture">
+                        <wp:docPr id="1908290781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341183362" name="Picture"/>
+                                <pic:cNvPr id="1908290781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26861397" name="Picture">
+                        <wp:docPr id="1095949783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26861397" name="Picture"/>
+                                <pic:cNvPr id="1095949783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847012324" name="Picture">
+                        <wp:docPr id="2068482431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847012324" name="Picture"/>
+                                <pic:cNvPr id="2068482431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055372262" name="Picture">
+                        <wp:docPr id="203156728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055372262" name="Picture"/>
+                                <pic:cNvPr id="203156728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985725652" name="Picture">
+                        <wp:docPr id="324909130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985725652" name="Picture"/>
+                                <pic:cNvPr id="324909130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041088002" name="Picture">
+                        <wp:docPr id="868643837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041088002" name="Picture"/>
+                                <pic:cNvPr id="868643837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708920111" name="Picture">
+                        <wp:docPr id="1298940052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708920111" name="Picture"/>
+                                <pic:cNvPr id="1298940052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98316769" name="Picture">
+                        <wp:docPr id="234352898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98316769" name="Picture"/>
+                                <pic:cNvPr id="234352898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947763297" name="Picture">
+                        <wp:docPr id="1261950735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947763297" name="Picture"/>
+                                <pic:cNvPr id="1261950735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259717556" name="Picture">
+                        <wp:docPr id="1747341586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259717556" name="Picture"/>
+                                <pic:cNvPr id="1747341586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062625354" name="Picture">
+                  <wp:docPr id="1803997828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062625354" name="Picture"/>
+                          <pic:cNvPr id="1803997828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141999862" name="Picture">
+                  <wp:docPr id="647792722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141999862" name="Picture"/>
+                          <pic:cNvPr id="647792722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123462646" name="Picture">
+                  <wp:docPr id="894867475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123462646" name="Picture"/>
+                          <pic:cNvPr id="894867475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582785385" name="Picture">
+                  <wp:docPr id="695801176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582785385" name="Picture"/>
+                          <pic:cNvPr id="695801176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49892928" name="Picture">
+                  <wp:docPr id="732541032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49892928" name="Picture"/>
+                          <pic:cNvPr id="732541032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095093572" name="Picture">
+                  <wp:docPr id="1174452746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095093572" name="Picture"/>
+                          <pic:cNvPr id="1174452746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930680927" name="Picture">
+                        <wp:docPr id="326785048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930680927" name="Picture"/>
+                                <pic:cNvPr id="326785048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483072359" name="Picture">
+                  <wp:docPr id="1235616419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483072359" name="Picture"/>
+                          <pic:cNvPr id="1235616419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928693565" name="Picture">
+                  <wp:docPr id="155944202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928693565" name="Picture"/>
+                          <pic:cNvPr id="155944202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517705387" name="Picture">
+                  <wp:docPr id="1211152035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517705387" name="Picture"/>
+                          <pic:cNvPr id="1211152035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367652850" name="Picture">
+                  <wp:docPr id="1135440219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367652850" name="Picture"/>
+                          <pic:cNvPr id="1135440219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672351029" name="Picture">
+                  <wp:docPr id="2106299607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672351029" name="Picture"/>
+                          <pic:cNvPr id="2106299607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108195470" name="Picture">
+                  <wp:docPr id="1517524006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108195470" name="Picture"/>
+                          <pic:cNvPr id="1517524006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190093593" name="Picture">
+                        <wp:docPr id="1102161790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190093593" name="Picture"/>
+                                <pic:cNvPr id="1102161790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002100764" name="Picture">
+                        <wp:docPr id="1947238882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002100764" name="Picture"/>
+                                <pic:cNvPr id="1947238882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934638520" name="Picture">
+                  <wp:docPr id="337205313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934638520" name="Picture"/>
+                          <pic:cNvPr id="337205313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775642729" name="Picture">
+                  <wp:docPr id="471352806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775642729" name="Picture"/>
+                          <pic:cNvPr id="471352806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353640658" name="Picture">
+                  <wp:docPr id="409279126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353640658" name="Picture"/>
+                          <pic:cNvPr id="409279126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772967517" name="Picture">
+                  <wp:docPr id="330277430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772967517" name="Picture"/>
+                          <pic:cNvPr id="330277430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601415699" name="Picture">
+                  <wp:docPr id="451324973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601415699" name="Picture"/>
+                          <pic:cNvPr id="451324973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963659492" name="Picture">
+                  <wp:docPr id="542481240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963659492" name="Picture"/>
+                          <pic:cNvPr id="542481240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713703074" name="Picture">
+                  <wp:docPr id="1934559959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713703074" name="Picture"/>
+                          <pic:cNvPr id="1934559959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292952689" name="Picture">
+                  <wp:docPr id="2144129213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292952689" name="Picture"/>
+                          <pic:cNvPr id="2144129213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730701847" name="Picture">
+                  <wp:docPr id="506844139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730701847" name="Picture"/>
+                          <pic:cNvPr id="506844139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460335437" name="Picture">
+                  <wp:docPr id="645124243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460335437" name="Picture"/>
+                          <pic:cNvPr id="645124243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867204026" name="Picture">
+                  <wp:docPr id="654137211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867204026" name="Picture"/>
+                          <pic:cNvPr id="654137211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7436786" name="Picture">
+                  <wp:docPr id="1782427682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7436786" name="Picture"/>
+                          <pic:cNvPr id="1782427682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291234430" name="Picture">
+                        <wp:docPr id="1730280479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291234430" name="Picture"/>
+                                <pic:cNvPr id="1730280479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451852110" name="Picture">
+                  <wp:docPr id="1620769913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451852110" name="Picture"/>
+                          <pic:cNvPr id="1620769913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332224057" name="Picture">
+                  <wp:docPr id="2106892055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332224057" name="Picture"/>
+                          <pic:cNvPr id="2106892055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796815535" name="Picture">
+                  <wp:docPr id="721720268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796815535" name="Picture"/>
+                          <pic:cNvPr id="721720268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082637523" name="Picture">
+                  <wp:docPr id="198897842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082637523" name="Picture"/>
+                          <pic:cNvPr id="198897842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204434389" name="Picture">
+                  <wp:docPr id="1127546499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204434389" name="Picture"/>
+                          <pic:cNvPr id="1127546499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238460846" name="Picture">
+                  <wp:docPr id="70805666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238460846" name="Picture"/>
+                          <pic:cNvPr id="70805666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250945095" name="Picture">
+                        <wp:docPr id="1141597730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250945095" name="Picture"/>
+                                <pic:cNvPr id="1141597730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270926575" name="Picture">
+                  <wp:docPr id="578833631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270926575" name="Picture"/>
+                          <pic:cNvPr id="578833631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485670210" name="Picture">
+                  <wp:docPr id="806722192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485670210" name="Picture"/>
+                          <pic:cNvPr id="806722192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689312791" name="Picture">
+                  <wp:docPr id="388798659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689312791" name="Picture"/>
+                          <pic:cNvPr id="388798659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45488,57 +45488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766572413" name="Picture">
+                  <wp:docPr id="1273775806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766572413" name="Picture"/>
+                          <pic:cNvPr id="1273775806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712320857" name="Picture">
+                  <wp:docPr id="1287402355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712320857" name="Picture"/>
+                          <pic:cNvPr id="1287402355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344603353" name="Picture">
+                  <wp:docPr id="1408145305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344603353" name="Picture"/>
+                          <pic:cNvPr id="1408145305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48482,57 +48482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203160032" name="Picture">
+                  <wp:docPr id="1644731003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203160032" name="Picture"/>
+                          <pic:cNvPr id="1644731003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48553,57 +48553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148873632" name="Picture">
+                  <wp:docPr id="1333922530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148873632" name="Picture"/>
+                          <pic:cNvPr id="1333922530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48967,57 +48967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006746682" name="Picture">
+                  <wp:docPr id="1752633044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006746682" name="Picture"/>
+                          <pic:cNvPr id="1752633044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>