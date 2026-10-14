--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143789650" name="Picture">
+                  <wp:docPr id="1206296212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143789650" name="Picture"/>
+                          <pic:cNvPr id="1206296212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701640738" name="Picture">
+                  <wp:docPr id="360109605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701640738" name="Picture"/>
+                          <pic:cNvPr id="360109605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414597458" name="Picture">
+                        <wp:docPr id="650443467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414597458" name="Picture"/>
+                                <pic:cNvPr id="650443467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744140984" name="Picture">
+                  <wp:docPr id="1031413713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744140984" name="Picture"/>
+                          <pic:cNvPr id="1031413713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617455209" name="Picture">
+                  <wp:docPr id="1120623012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617455209" name="Picture"/>
+                          <pic:cNvPr id="1120623012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215171847" name="Picture">
+                  <wp:docPr id="1150171459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215171847" name="Picture"/>
+                          <pic:cNvPr id="1150171459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181141077" name="Picture">
+                  <wp:docPr id="330038876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181141077" name="Picture"/>
+                          <pic:cNvPr id="330038876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686666794" name="Picture">
+                  <wp:docPr id="1600075909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686666794" name="Picture"/>
+                          <pic:cNvPr id="1600075909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372803833" name="Picture">
+                        <wp:docPr id="1738760265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372803833" name="Picture"/>
+                                <pic:cNvPr id="1738760265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690891510" name="Picture">
+                        <wp:docPr id="1334444904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690891510" name="Picture"/>
+                                <pic:cNvPr id="1334444904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891523109" name="Picture">
+                        <wp:docPr id="1662704394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891523109" name="Picture"/>
+                                <pic:cNvPr id="1662704394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461680081" name="Picture">
+                        <wp:docPr id="803306800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461680081" name="Picture"/>
+                                <pic:cNvPr id="803306800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479826046" name="Picture">
+                        <wp:docPr id="692260900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479826046" name="Picture"/>
+                                <pic:cNvPr id="692260900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287734973" name="Picture">
+                        <wp:docPr id="1082148786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287734973" name="Picture"/>
+                                <pic:cNvPr id="1082148786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100934582" name="Picture">
+                        <wp:docPr id="1626389968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100934582" name="Picture"/>
+                                <pic:cNvPr id="1626389968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164749171" name="Picture">
+                        <wp:docPr id="138809861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164749171" name="Picture"/>
+                                <pic:cNvPr id="138809861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147884669" name="Picture">
+                        <wp:docPr id="352854492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147884669" name="Picture"/>
+                                <pic:cNvPr id="352854492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701767260" name="Picture">
+                        <wp:docPr id="52593134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701767260" name="Picture"/>
+                                <pic:cNvPr id="52593134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774672530" name="Picture">
+                        <wp:docPr id="658894692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774672530" name="Picture"/>
+                                <pic:cNvPr id="658894692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992384529" name="Picture">
+                        <wp:docPr id="294793347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992384529" name="Picture"/>
+                                <pic:cNvPr id="294793347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895191239" name="Picture">
+                        <wp:docPr id="1099834577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895191239" name="Picture"/>
+                                <pic:cNvPr id="1099834577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088352264" name="Picture">
+                        <wp:docPr id="1542473884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088352264" name="Picture"/>
+                                <pic:cNvPr id="1542473884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206769643" name="Picture">
+                        <wp:docPr id="1232116323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206769643" name="Picture"/>
+                                <pic:cNvPr id="1232116323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472112890" name="Picture">
+                  <wp:docPr id="809850984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472112890" name="Picture"/>
+                          <pic:cNvPr id="809850984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129578054" name="Picture">
+                  <wp:docPr id="31744798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129578054" name="Picture"/>
+                          <pic:cNvPr id="31744798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995222966" name="Picture">
+                  <wp:docPr id="1445974818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995222966" name="Picture"/>
+                          <pic:cNvPr id="1445974818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700118967" name="Picture">
+                  <wp:docPr id="1950479618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700118967" name="Picture"/>
+                          <pic:cNvPr id="1950479618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853792609" name="Picture">
+                  <wp:docPr id="2130958383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853792609" name="Picture"/>
+                          <pic:cNvPr id="2130958383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624393880" name="Picture">
+                  <wp:docPr id="1210338668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624393880" name="Picture"/>
+                          <pic:cNvPr id="1210338668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075877660" name="Picture">
+                        <wp:docPr id="335275985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075877660" name="Picture"/>
+                                <pic:cNvPr id="335275985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898179423" name="Picture">
+                  <wp:docPr id="1391000573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898179423" name="Picture"/>
+                          <pic:cNvPr id="1391000573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212001635" name="Picture">
+                  <wp:docPr id="1180286665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212001635" name="Picture"/>
+                          <pic:cNvPr id="1180286665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207706895" name="Picture">
+                  <wp:docPr id="181406908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207706895" name="Picture"/>
+                          <pic:cNvPr id="181406908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031718455" name="Picture">
+                  <wp:docPr id="1855701338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031718455" name="Picture"/>
+                          <pic:cNvPr id="1855701338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379887676" name="Picture">
+                  <wp:docPr id="968661921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379887676" name="Picture"/>
+                          <pic:cNvPr id="968661921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625515380" name="Picture">
+                  <wp:docPr id="914781340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625515380" name="Picture"/>
+                          <pic:cNvPr id="914781340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857362335" name="Picture">
+                        <wp:docPr id="1985592183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857362335" name="Picture"/>
+                                <pic:cNvPr id="1985592183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264748038" name="Picture">
+                  <wp:docPr id="1937638324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264748038" name="Picture"/>
+                          <pic:cNvPr id="1937638324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641133020" name="Picture">
+                  <wp:docPr id="1203584875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641133020" name="Picture"/>
+                          <pic:cNvPr id="1203584875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197783038" name="Picture">
+                  <wp:docPr id="508065340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197783038" name="Picture"/>
+                          <pic:cNvPr id="508065340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413588644" name="Picture">
+                  <wp:docPr id="2141378693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413588644" name="Picture"/>
+                          <pic:cNvPr id="2141378693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897471672" name="Picture">
+                  <wp:docPr id="783460424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897471672" name="Picture"/>
+                          <pic:cNvPr id="783460424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243849500" name="Picture">
+                  <wp:docPr id="806493537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243849500" name="Picture"/>
+                          <pic:cNvPr id="806493537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411295661" name="Picture">
+                        <wp:docPr id="1487563252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411295661" name="Picture"/>
+                                <pic:cNvPr id="1487563252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57858929" name="Picture">
+                  <wp:docPr id="2020843157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57858929" name="Picture"/>
+                          <pic:cNvPr id="2020843157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149371465" name="Picture">
+                  <wp:docPr id="997707091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149371465" name="Picture"/>
+                          <pic:cNvPr id="997707091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019674214" name="Picture">
+                  <wp:docPr id="854771086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019674214" name="Picture"/>
+                          <pic:cNvPr id="854771086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771181489" name="Picture">
+                  <wp:docPr id="572559626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771181489" name="Picture"/>
+                          <pic:cNvPr id="572559626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283564715" name="Picture">
+                  <wp:docPr id="1925136247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283564715" name="Picture"/>
+                          <pic:cNvPr id="1925136247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820585780" name="Picture">
+                  <wp:docPr id="953290573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820585780" name="Picture"/>
+                          <pic:cNvPr id="953290573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501815906" name="Picture">
+                        <wp:docPr id="2064849787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501815906" name="Picture"/>
+                                <pic:cNvPr id="2064849787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169499774" name="Picture">
+                  <wp:docPr id="1252445352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169499774" name="Picture"/>
+                          <pic:cNvPr id="1252445352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282730144" name="Picture">
+                  <wp:docPr id="697163332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282730144" name="Picture"/>
+                          <pic:cNvPr id="697163332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989084153" name="Picture">
+                  <wp:docPr id="1678430725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989084153" name="Picture"/>
+                          <pic:cNvPr id="1678430725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559222766" name="Picture">
+                  <wp:docPr id="1168916721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559222766" name="Picture"/>
+                          <pic:cNvPr id="1168916721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291686200" name="Picture">
+                  <wp:docPr id="1734548874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291686200" name="Picture"/>
+                          <pic:cNvPr id="1734548874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979270726" name="Picture">
+                  <wp:docPr id="1403311840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979270726" name="Picture"/>
+                          <pic:cNvPr id="1403311840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428249024" name="Picture">
+                  <wp:docPr id="1576577323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428249024" name="Picture"/>
+                          <pic:cNvPr id="1576577323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784739195" name="Picture">
+                  <wp:docPr id="1394200103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784739195" name="Picture"/>
+                          <pic:cNvPr id="1394200103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987028493" name="Picture">
+                  <wp:docPr id="228965147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987028493" name="Picture"/>
+                          <pic:cNvPr id="228965147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>