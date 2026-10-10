--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176625536" name="Picture">
+                  <wp:docPr id="1369749686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176625536" name="Picture"/>
+                          <pic:cNvPr id="1369749686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202039587" name="Picture">
+                  <wp:docPr id="1274110515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202039587" name="Picture"/>
+                          <pic:cNvPr id="1274110515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226229437" name="Picture">
+                        <wp:docPr id="725878008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226229437" name="Picture"/>
+                                <pic:cNvPr id="725878008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126051792" name="Picture">
+                  <wp:docPr id="1140060497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126051792" name="Picture"/>
+                          <pic:cNvPr id="1140060497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330037616" name="Picture">
+                  <wp:docPr id="1839117973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330037616" name="Picture"/>
+                          <pic:cNvPr id="1839117973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586188060" name="Picture">
+                  <wp:docPr id="575809284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586188060" name="Picture"/>
+                          <pic:cNvPr id="575809284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823147563" name="Picture">
+                  <wp:docPr id="2106690049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823147563" name="Picture"/>
+                          <pic:cNvPr id="2106690049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939360274" name="Picture">
+                  <wp:docPr id="1164890703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939360274" name="Picture"/>
+                          <pic:cNvPr id="1164890703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134449782" name="Picture">
+                        <wp:docPr id="949723653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134449782" name="Picture"/>
+                                <pic:cNvPr id="949723653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863940237" name="Picture">
+                        <wp:docPr id="411793312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863940237" name="Picture"/>
+                                <pic:cNvPr id="411793312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566243469" name="Picture">
+                        <wp:docPr id="1984783699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566243469" name="Picture"/>
+                                <pic:cNvPr id="1984783699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335630347" name="Picture">
+                        <wp:docPr id="342619103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335630347" name="Picture"/>
+                                <pic:cNvPr id="342619103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852179769" name="Picture">
+                        <wp:docPr id="166934604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852179769" name="Picture"/>
+                                <pic:cNvPr id="166934604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137515347" name="Picture">
+                        <wp:docPr id="1125892371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137515347" name="Picture"/>
+                                <pic:cNvPr id="1125892371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953064335" name="Picture">
+                        <wp:docPr id="863976828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953064335" name="Picture"/>
+                                <pic:cNvPr id="863976828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769211420" name="Picture">
+                        <wp:docPr id="1644755333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769211420" name="Picture"/>
+                                <pic:cNvPr id="1644755333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991444185" name="Picture">
+                        <wp:docPr id="1408436872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991444185" name="Picture"/>
+                                <pic:cNvPr id="1408436872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553177476" name="Picture">
+                        <wp:docPr id="622915690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553177476" name="Picture"/>
+                                <pic:cNvPr id="622915690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952829212" name="Picture">
+                        <wp:docPr id="910554051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952829212" name="Picture"/>
+                                <pic:cNvPr id="910554051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738295408" name="Picture">
+                        <wp:docPr id="990499385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738295408" name="Picture"/>
+                                <pic:cNvPr id="990499385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846983822" name="Picture">
+                        <wp:docPr id="2078773602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846983822" name="Picture"/>
+                                <pic:cNvPr id="2078773602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484030367" name="Picture">
+                        <wp:docPr id="825698624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484030367" name="Picture"/>
+                                <pic:cNvPr id="825698624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83298773" name="Picture">
+                        <wp:docPr id="1672664611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83298773" name="Picture"/>
+                                <pic:cNvPr id="1672664611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497313599" name="Picture">
+                  <wp:docPr id="1015949963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497313599" name="Picture"/>
+                          <pic:cNvPr id="1015949963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788413805" name="Picture">
+                  <wp:docPr id="1871470509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788413805" name="Picture"/>
+                          <pic:cNvPr id="1871470509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840592221" name="Picture">
+                  <wp:docPr id="1816986390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840592221" name="Picture"/>
+                          <pic:cNvPr id="1816986390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358778876" name="Picture">
+                  <wp:docPr id="456911265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358778876" name="Picture"/>
+                          <pic:cNvPr id="456911265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615093318" name="Picture">
+                  <wp:docPr id="1523473237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615093318" name="Picture"/>
+                          <pic:cNvPr id="1523473237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618557933" name="Picture">
+                  <wp:docPr id="1049729805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618557933" name="Picture"/>
+                          <pic:cNvPr id="1049729805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422596269" name="Picture">
+                        <wp:docPr id="1753060806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422596269" name="Picture"/>
+                                <pic:cNvPr id="1753060806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36721803" name="Picture">
+                  <wp:docPr id="124485722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36721803" name="Picture"/>
+                          <pic:cNvPr id="124485722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447941752" name="Picture">
+                  <wp:docPr id="1784894202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447941752" name="Picture"/>
+                          <pic:cNvPr id="1784894202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523561068" name="Picture">
+                  <wp:docPr id="1848916437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523561068" name="Picture"/>
+                          <pic:cNvPr id="1848916437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435942463" name="Picture">
+                  <wp:docPr id="409573086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435942463" name="Picture"/>
+                          <pic:cNvPr id="409573086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988825868" name="Picture">
+                  <wp:docPr id="1541178092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988825868" name="Picture"/>
+                          <pic:cNvPr id="1541178092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994864844" name="Picture">
+                  <wp:docPr id="310871304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994864844" name="Picture"/>
+                          <pic:cNvPr id="310871304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324724515" name="Picture">
+                        <wp:docPr id="1758429359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324724515" name="Picture"/>
+                                <pic:cNvPr id="1758429359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275359008" name="Picture">
+                  <wp:docPr id="756194225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275359008" name="Picture"/>
+                          <pic:cNvPr id="756194225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904925189" name="Picture">
+                  <wp:docPr id="854992175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904925189" name="Picture"/>
+                          <pic:cNvPr id="854992175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619847290" name="Picture">
+                  <wp:docPr id="2109217633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619847290" name="Picture"/>
+                          <pic:cNvPr id="2109217633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524098360" name="Picture">
+                  <wp:docPr id="1010874820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524098360" name="Picture"/>
+                          <pic:cNvPr id="1010874820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978357414" name="Picture">
+                  <wp:docPr id="295085479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978357414" name="Picture"/>
+                          <pic:cNvPr id="295085479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547277160" name="Picture">
+                  <wp:docPr id="1575286935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547277160" name="Picture"/>
+                          <pic:cNvPr id="1575286935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990146680" name="Picture">
+                        <wp:docPr id="991850614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990146680" name="Picture"/>
+                                <pic:cNvPr id="991850614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31689,57 +31689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230559916" name="Picture">
+                  <wp:docPr id="216782575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230559916" name="Picture"/>
+                          <pic:cNvPr id="216782575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31778,57 +31778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486712391" name="Picture">
+                  <wp:docPr id="1829406651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486712391" name="Picture"/>
+                          <pic:cNvPr id="1829406651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32422,57 +32422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94208047" name="Picture">
+                  <wp:docPr id="635426732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94208047" name="Picture"/>
+                          <pic:cNvPr id="635426732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33420,57 +33420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786143902" name="Picture">
+                  <wp:docPr id="375525682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786143902" name="Picture"/>
+                          <pic:cNvPr id="375525682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33523,57 +33523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216216085" name="Picture">
+                  <wp:docPr id="1859847819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216216085" name="Picture"/>
+                          <pic:cNvPr id="1859847819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34900,57 +34900,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812611118" name="Picture">
+                  <wp:docPr id="1988410793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812611118" name="Picture"/>
+                          <pic:cNvPr id="1988410793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36043,57 +36043,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166381183" name="Picture">
+                        <wp:docPr id="903573845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166381183" name="Picture"/>
+                                <pic:cNvPr id="903573845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37404,57 +37404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115627370" name="Picture">
+                  <wp:docPr id="1726081970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115627370" name="Picture"/>
+                          <pic:cNvPr id="1726081970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37493,57 +37493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027659502" name="Picture">
+                  <wp:docPr id="1308741024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027659502" name="Picture"/>
+                          <pic:cNvPr id="1308741024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38137,57 +38137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337492976" name="Picture">
+                  <wp:docPr id="789481599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337492976" name="Picture"/>
+                          <pic:cNvPr id="789481599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39135,57 +39135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016908926" name="Picture">
+                  <wp:docPr id="2056176742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016908926" name="Picture"/>
+                          <pic:cNvPr id="2056176742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39238,57 +39238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191241109" name="Picture">
+                  <wp:docPr id="516934044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191241109" name="Picture"/>
+                          <pic:cNvPr id="516934044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40615,57 +40615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402571472" name="Picture">
+                  <wp:docPr id="9135374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402571472" name="Picture"/>
+                          <pic:cNvPr id="9135374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41758,57 +41758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137998635" name="Picture">
+                        <wp:docPr id="1503562967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137998635" name="Picture"/>
+                                <pic:cNvPr id="1503562967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623166748" name="Picture">
+                  <wp:docPr id="40247807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623166748" name="Picture"/>
+                          <pic:cNvPr id="40247807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43050,57 +43050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560138841" name="Picture">
+                  <wp:docPr id="609565574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560138841" name="Picture"/>
+                          <pic:cNvPr id="609565574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43464,57 +43464,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458521827" name="Picture">
+                  <wp:docPr id="1386169239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458521827" name="Picture"/>
+                          <pic:cNvPr id="1386169239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>